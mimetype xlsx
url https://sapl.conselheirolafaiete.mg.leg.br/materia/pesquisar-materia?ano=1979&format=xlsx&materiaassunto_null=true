--- v0 (2025-12-30)
+++ v1 (2026-05-07)
@@ -51,450 +51,450 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9679/pl_2-1979_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9679/pl_2-1979_-_retirado.pdf</t>
   </si>
   <si>
     <t>TRATA DA REGULAMENTAÇÃO DE DESENHOS ENCAMINHADOS À APROVAÇÃO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9678/pl_3-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9678/pl_3-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER BOLSA DE ESTUDOS E SUBVENÇÃO PARA TRANSPORTE Á ALUNOS DO EXTINTO CURSO TÉCNICO DO COLÉGIO MONSENHOR HORTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9677/pl_7-e-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9677/pl_7-e-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A SOCORRER AS VÍTIMAS DAS ÚLTIMAS ENCHENTES OCORRIDAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9671/pl_10-e-1979_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9671/pl_10-e-1979_-_arquivado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURA DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9670/pl_13-e-1979_-_rejeitado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9670/pl_13-e-1979_-_rejeitado_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVENIO ENTRE O MUNICÍPIO DE CONSELHEIRO LAFAIETE E O INSTITUTO BRASILEIRO DO CAFÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9669/pl_19-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9669/pl_19-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>CUIDA DE EXTINGUIR O DEPARTAMENTO DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9676/pl_26-1979_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9676/pl_26-1979_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA "OSMAR GOMES RESENDE".</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9675/pl_28-e-1979_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9675/pl_28-e-1979_-_retirado.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A VIA PÚBLICA.</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9674/pl_29-1979_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9674/pl_29-1979_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA "CRISTIANO PINTO".</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9672/pl_30-1979_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9672/pl_30-1979_-_retirado.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA EMPREGO DE MÁQUINAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9668/pl_37-1979_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9668/pl_37-1979_-_arquivado.pdf</t>
   </si>
   <si>
     <t>REVOGA ARTIGO DE LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9667/pl_38-e-1979_-_reprovado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9667/pl_38-e-1979_-_reprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE IMPOSTO PREDIAL, POR PRAZO DETERMINADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9689/pl_41-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9689/pl_41-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE AUTOLOTAÇÃO.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9690/pl_49-e-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9690/pl_49-e-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS DE SERVIDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9692/pl_52-e-1979_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9692/pl_52-e-1979_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DESVINCULA DO SALÁRIO-MÍNIMO REGIONAL OS SALÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9680/pl_56-1979_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9680/pl_56-1979_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ASFALTAMENTO</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9681/pl_59-e-1979_-_rejeitado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9681/pl_59-e-1979_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9682/pl_63-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9682/pl_63-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TAXI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9683/pl_67-e-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9683/pl_67-e-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONTRATOS DE CONCESSÃO DOS SERVIÇOS DE TRANSPORTE COLETIVO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9684/pl_68-e-1979_-_sobrestado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9684/pl_68-e-1979_-_sobrestado_.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO A SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9688/pl_79-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9688/pl_79-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>DETERMINA ADIAMENTO DE EXECUÇÃO DE LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9704/pl_83-e-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9704/pl_83-e-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO PRESENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9703/pl_86-e-1979_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9703/pl_86-e-1979_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER IMPOSTOS E TAXAS MUNICIPAIS SEM MULTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9702/pl_93-e-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9702/pl_93-e-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>REAJUSTE VENCIMENTOS DOS SERVIDORES, PENSIONISTAS E APOSENTADOS DO MUNICÍPIO DE CONSELHEIRO LAFAIETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9701/pl_101-e-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9701/pl_101-e-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS NO QUADRO DE PESSOAL PARA O CARGO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS:</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9700/pl_103-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9700/pl_103-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A CRIAÇÃO DE PONTOS DE TAXIS NA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9699/pl_104-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9699/pl_104-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER A RESCISÃO DO CONTRATO DE CONCESSÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA, FIRMADO COM A COMPANHIA DE SANEAMENTO DE MINAS GERAIS - COPASA/MG.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9698/pl_106-1979_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9698/pl_106-1979_-_retirado.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A ARTIGO DE LEI.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9697/pl_112-1979_-_sobrestado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9697/pl_112-1979_-_sobrestado_.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DR. DIJALMA ANDRADE.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9694/pr_4-1979_-_rejeitado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9694/pr_4-1979_-_rejeitado_.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA LAFAIETENSE AO SR. JOÃO DA MATA GUIMARÃES.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9693/pr_5-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9693/pr_5-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9687/pr_10-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9687/pr_10-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA.</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9696/pr_12-1979_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9696/pr_12-1979_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITOS SUPLEMENTARES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9695/pr_15-1979_-_rejeitado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9695/pr_15-1979_-_rejeitado_.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CONSELHEIRO LAFAIETE AO FLÁVIO CALVACANTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -801,67 +801,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9679/pl_2-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9678/pl_3-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9677/pl_7-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9671/pl_10-e-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9670/pl_13-e-1979_-_rejeitado_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9669/pl_19-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9676/pl_26-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9675/pl_28-e-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9674/pl_29-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9672/pl_30-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9668/pl_37-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9667/pl_38-e-1979_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9689/pl_41-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9690/pl_49-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9692/pl_52-e-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9680/pl_56-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9681/pl_59-e-1979_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9682/pl_63-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9683/pl_67-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9684/pl_68-e-1979_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9688/pl_79-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9704/pl_83-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9703/pl_86-e-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9702/pl_93-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9701/pl_101-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9700/pl_103-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9699/pl_104-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9698/pl_106-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9697/pl_112-1979_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9694/pr_4-1979_-_rejeitado_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9693/pr_5-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9687/pr_10-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9696/pr_12-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9695/pr_15-1979_-_rejeitado_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9679/pl_2-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9678/pl_3-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9677/pl_7-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9671/pl_10-e-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9670/pl_13-e-1979_-_rejeitado_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9669/pl_19-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9676/pl_26-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9675/pl_28-e-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9674/pl_29-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9672/pl_30-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9668/pl_37-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9667/pl_38-e-1979_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9689/pl_41-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9690/pl_49-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9692/pl_52-e-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9680/pl_56-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9681/pl_59-e-1979_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9682/pl_63-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9683/pl_67-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9684/pl_68-e-1979_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9688/pl_79-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9704/pl_83-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9703/pl_86-e-1979_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9702/pl_93-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9701/pl_101-e-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9700/pl_103-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9699/pl_104-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9698/pl_106-1979_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9697/pl_112-1979_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9694/pr_4-1979_-_rejeitado_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9693/pr_5-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9687/pr_10-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9696/pr_12-1979_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1979/9695/pr_15-1979_-_rejeitado_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="194.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>