--- v0 (2025-12-30)
+++ v1 (2026-05-06)
@@ -51,368 +51,368 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9571/pl_3-1980_-_sobrestado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9571/pl_3-1980_-_sobrestado_.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA "TRAVESSA OZÓRIO DA SILVA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9572/pl__10-1980_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9572/pl__10-1980_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CUIDA DE REVOGAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9573/pl_11-1980_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9573/pl_11-1980_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9575/pl_12-1980_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9575/pl_12-1980_-_retirado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA CESSÃO DE MÁQUINAS E CAMINHÕES, GRATUITAMENTE AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9576/pl_14-1980_-_sobrestado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9576/pl_14-1980_-_sobrestado_.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 1.689/73</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9577/pl_15-1980_-_sobrestado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9577/pl_15-1980_-_sobrestado_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE MÁQUINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9579/pl_23-1980_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9579/pl_23-1980_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>CUIDA DE AUTORIZAÇÃO DO PAGAMENTO DE VEÍCULOS DE PROPRIEDADE DOS SRS. GERALDO MENEZES E HUGO MARTINS ABARROADOS POR VEÍCULOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9580/pl_26-1980_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9580/pl_26-1980_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA GERTRUDES MARIA CORTES.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9584/pl_40-1980_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9584/pl_40-1980_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>PROIBE O ATO DE FUMAR EM ESTABELECIMENTOS COMERCIAIS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9555/pl_46-e-1980_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9555/pl_46-e-1980_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>ATRIBUI GRATIFICAÇÃO A CARGO DO QUADRO DE SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9559/pl_52-e-1980_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9559/pl_52-e-1980_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEL DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9558/pl_57-e-1980_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9558/pl_57-e-1980_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AJUDA FINANCEIRA PARA A CONSTRUÇÃO DA SEDE PRÓPRIA DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9517/pl_62-e-1980_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9517/pl_62-e-1980_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PERMUTAR SERVIÇO DE ASFALTAMENTO _x000D_
 POR VEÍCULO ZERO QUILÔMETRO.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9557/pl_65-1980_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9557/pl_65-1980_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>CRIA LINHA DE ONIBUS PARA O BAIRRO ÁGUA BOA</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9556/pl_68-1980_-_retirado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9556/pl_68-1980_-_retirado_.pdf</t>
   </si>
   <si>
     <t>MUNICIPALISA O COLÉGIO MONSENHOR HORTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9554/pl_72-e-1980_-_retirado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9554/pl_72-e-1980_-_retirado_.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA "RUA EXPEDICIONÁRIO RUBEM DE SOUZA".</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9553/pl_79-1980_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9553/pl_79-1980_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>DO SERVIÇO DE TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9563/pl_84-e-1980_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9563/pl_84-e-1980_-_retirado.pdf</t>
   </si>
   <si>
     <t>DESVINCULA OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS DO SALÁRIO MÍNIMO REGIONAL.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9564/pl_85-e-1980_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9564/pl_85-e-1980_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>MODIFICA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9565/pl_88-1980_-_sobrestado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9565/pl_88-1980_-_sobrestado_.pdf</t>
   </si>
   <si>
     <t>DETERMINA O USO OBRIGATÓRIO DE TAXÍMETRO EM VEÍCULOS DE ALUGUEL DESTINADO AO TRANSPORTE INDIVIDUAL DE PASSAGEIROS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9566/pl_92-e-1980_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9566/pl_92-e-1980_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>APROVA O ESTATUTO DA FUNDAÇÃO MUNICIPAL DE ENSINO SUPERIOR DE CONSELHEIRO LAFAIETE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9518/pl_93-1980_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9518/pl_93-1980_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CUIDA DE TRANSFERENCIA DE CARRO DE ALUGUEL.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9552/pl_102-e-1980_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9552/pl_102-e-1980_-_arquivado.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS DOS SERVIDORES MUNICIPAIS DA ATIVA, DESVINCULA-OS DO SALÁRIO MÍNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9570/pl_115_-1980_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9570/pl_115_-1980_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TAXI E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 O PL 115 FOI ENUMERADO DESTA FORMA POR TER ORIGEM O N° 93 QUE JÁ EXISTIA, CAUSANDO DUPLICIDADE.</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9560/pr_04-1980_-_arquivado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9560/pr_04-1980_-_arquivado_.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA LICENÇA REMUNERADA, PARA TRATAMENTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9561/pr_25-1980_-_reprovado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9561/pr_25-1980_-_reprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CONSELHEIRO LAFAIETE AO SR. RAIMUNDO DA SILVA PINTO.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9562/pr_28-1980_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9562/pr_28-1980_-_retirado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CONSELHEIRO LAFAIETE AO SR. SIMÕES BOIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -719,67 +719,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9571/pl_3-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9572/pl__10-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9573/pl_11-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9575/pl_12-1980_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9576/pl_14-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9577/pl_15-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9579/pl_23-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9580/pl_26-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9584/pl_40-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9555/pl_46-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9559/pl_52-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9558/pl_57-e-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9517/pl_62-e-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9557/pl_65-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9556/pl_68-1980_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9554/pl_72-e-1980_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9553/pl_79-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9563/pl_84-e-1980_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9564/pl_85-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9565/pl_88-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9566/pl_92-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9518/pl_93-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9552/pl_102-e-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9570/pl_115_-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9560/pr_04-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9561/pr_25-1980_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9562/pr_28-1980_-_retirado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9571/pl_3-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9572/pl__10-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9573/pl_11-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9575/pl_12-1980_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9576/pl_14-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9577/pl_15-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9579/pl_23-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9580/pl_26-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9584/pl_40-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9555/pl_46-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9559/pl_52-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9558/pl_57-e-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9517/pl_62-e-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9557/pl_65-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9556/pl_68-1980_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9554/pl_72-e-1980_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9553/pl_79-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9563/pl_84-e-1980_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9564/pl_85-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9565/pl_88-1980_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9566/pl_92-e-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9518/pl_93-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9552/pl_102-e-1980_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9570/pl_115_-1980_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9560/pr_04-1980_-_arquivado_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9561/pr_25-1980_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1980/9562/pr_28-1980_-_retirado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="147.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>