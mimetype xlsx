--- v0 (2025-12-31)
+++ v1 (2026-04-24)
@@ -51,372 +51,372 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9470/pl_10-e-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9470/pl_10-e-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A APROVAR PROJETO DE CONSTRUÇÃO NÃO PREVISTA EM LEI MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9471/pl_11-1981_-_veto_4-3-1981.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9471/pl_11-1981_-_veto_4-3-1981.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE ISSQN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9472/pl_12-1981_-_veto_4-3-1981.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9472/pl_12-1981_-_veto_4-3-1981.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA IMÓVEIS PARA DESOBSTRUIR O LEITO DO RIO BANANEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9468/pl_18-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9468/pl_18-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA LINHA DE COLETIVOS E AUTORIZA CONCORRÊNCIA PÚBLICA</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9467/pl_19-1981_-_veto_4-3-1981.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9467/pl_19-1981_-_veto_4-3-1981.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA IMÓVEL DESTINADO A AMPLIAÇÃO DA PRAÇA SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9469/pl_33-e-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9469/pl_33-e-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A CONTRAIR EMPRESTIMO PARA AQUISIÇÃO DE MÁQUINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9466/pl_42-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9466/pl_42-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>MODIFICA DENOMINAÇÃO DE VIA PÚBLICA</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9443/pl_50-1981_-_retirado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9443/pl_50-1981_-_retirado_.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á VIA PÚBLICA  " LEVINDO DUARTE"</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9444/pl_51-1981_-_retirado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9444/pl_51-1981_-_retirado_.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO Á VIA PÚBLICA  "ANTONIO HILÁRIO"</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9445/pl_53-1981_-_retirado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9445/pl_53-1981_-_retirado_.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "ANTONIO QUEIROZ".</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9447/pl_54-1981_-_retirado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9447/pl_54-1981_-_retirado_.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "EGAR QUEIROZ".</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9448/pl_56-1981_-_retirado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9448/pl_56-1981_-_retirado_.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "VILAR REZENDE".</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9449/pl_66-1981_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9449/pl_66-1981_-_retirado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "OROZIMBO FERREIRA".</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9405/pl_99-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9405/pl_99-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "ANTONIO RODRIGUES PAMPLONA".</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9406/pl_100-e-1981_-_sobrestado_.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9406/pl_100-e-1981_-_sobrestado_.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE ARTIGO DE LEI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9407/pl_103-e-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9407/pl_103-e-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA BÁSICA DA PREFEITURA MUNICIPAL DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9408/pl_106-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9408/pl_106-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA " JOÃO DE PAULA ".</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9409/pl_115-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9409/pl_115-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA VICENTE JARDIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9410/pl_117-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9410/pl_117-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>QUE PROIBE QUALQUER FUNCIONÁRIO COM FIRMA PRÓPRIA, COMO RESPONSÁVEL PELO ISSON EM NOME DA PESSÔA JURIDICA OU PESSÔA FÍSICA.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9411/pl_122-e-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9411/pl_122-e-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DE PROJETOS DE CONJUNTOS HABITACIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9412/pl_125-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9412/pl_125-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CORRIGE A DATA COMEMORATIVA OFICIAL DE EMANCIPAÇÃO POLÍTICA TERRITORIAL E ADMINISTRATIVA DO NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>JOSÉ ALEIXO DE MATOS</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8397/pl_138-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8397/pl_138-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE CAMINHÕES DE ALUGUEL.</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8396/pl_144-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8396/pl_144-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8395/pl_145-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8395/pl_145-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "MARIA DA CONCEIÇÃO RIBEIRO".</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8398/pl_149-1981_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8398/pl_149-1981_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À ESTAÇÃO RODOVIÁRIA.</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>VICENTE DE FARIA PAIVA</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8394/pl_152-1981_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8394/pl_152-1981_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/4292/pr_40-1981_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/4292/pr_40-1981_arquivado.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DO SENHOR PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -723,67 +723,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9470/pl_10-e-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9471/pl_11-1981_-_veto_4-3-1981.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9472/pl_12-1981_-_veto_4-3-1981.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9468/pl_18-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9467/pl_19-1981_-_veto_4-3-1981.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9469/pl_33-e-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9466/pl_42-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9443/pl_50-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9444/pl_51-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9445/pl_53-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9447/pl_54-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9448/pl_56-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9449/pl_66-1981_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9405/pl_99-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9406/pl_100-e-1981_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9407/pl_103-e-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9408/pl_106-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9409/pl_115-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9410/pl_117-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9411/pl_122-e-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9412/pl_125-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8397/pl_138-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8396/pl_144-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8395/pl_145-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8398/pl_149-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8394/pl_152-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/4292/pr_40-1981_arquivado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9470/pl_10-e-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9471/pl_11-1981_-_veto_4-3-1981.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9472/pl_12-1981_-_veto_4-3-1981.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9468/pl_18-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9467/pl_19-1981_-_veto_4-3-1981.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9469/pl_33-e-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9466/pl_42-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9443/pl_50-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9444/pl_51-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9445/pl_53-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9447/pl_54-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9448/pl_56-1981_-_retirado_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9449/pl_66-1981_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9405/pl_99-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9406/pl_100-e-1981_-_sobrestado_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9407/pl_103-e-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9408/pl_106-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9409/pl_115-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9410/pl_117-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9411/pl_122-e-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/9412/pl_125-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8397/pl_138-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8396/pl_144-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8395/pl_145-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8398/pl_149-1981_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/8394/pl_152-1981_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1981/4292/pr_40-1981_arquivado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="139.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>