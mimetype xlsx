--- v0 (2025-12-31)
+++ v1 (2026-04-27)
@@ -54,306 +54,306 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GERALDO MAGELA DE ASSIS REZENDE</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7688/pl_2-1983_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7688/pl_2-1983_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "JOSÉ COELHO".</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7689/pl_6-e-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7689/pl_6-e-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A ASSINAR TERMO ADITIVO A CONVÊNIO CELEBRADO.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7690/pl_8-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7690/pl_8-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA LINHA DE ÔNIBUS PARA AS SEGUINTES LOCALIDADES: AV TELÉSFORO REZENDE, RUA DIAS DE SOUZA, PRAÇA RUI BARBOSA, RUA VALÉRIO EUGÊNIO, BR-040, BAIRRO SANTA CRUZ E ÁGUA BÔA.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7691/pl_9-1983_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7691/pl_9-1983_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "HERCÍLIA FERNANDES DE OLIVEIRA".</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOÃO RODRIGUES DE CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7692/pl_20-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7692/pl_20-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A DOAR PEDRAS DO TIPO 3ª E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7693/pl_23-e-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7693/pl_23-e-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR OPERAÇÃO DE ARRENDAMENTO MERCANTIL, COM BMG LEASING S/A - ARRENDAMENTO MERCANTIL, ATÉ O VALOR DE 1200 ORTN, EQUIVALENTE, NESTA DATA, A CR$ 3.588,63 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7694/pl_26-1983_-_rejeitado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7694/pl_26-1983_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI Nº 2.224/80 NOS ARTIGOS 1º, 2º E 4º E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ALFREDO MAFUZ</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7695/pl_31-1983_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7695/pl_31-1983_-_retirado.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI Nº 1976/77 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7696/pl_33-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7696/pl_33-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTARES NO PRESENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7697/pl_34-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7697/pl_34-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA (ALAMEDA JOSÉ AMARAL).</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7681/pl_38-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7681/pl_38-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI NA LOCALIDADE DE GAGÉ.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7682/pl_39-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7682/pl_39-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI NO BAIRRO DA BARREIRA.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7683/pl_40-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7683/pl_40-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI NA LOCALIDADE JOAQUIM MURTINHO.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7684/pl_41-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7684/pl_41-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI NA LOCALIDADE DE AMARO RIBEIRO.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7685/pl_50-e-1983_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7685/pl_50-e-1983_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7686/pl_56-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7686/pl_56-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>ISENTA TAXA DE ISS AOS:</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7687/pl_57-1983_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7687/pl_57-1983_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.419/82 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/4290/pr_1-1983_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/4290/pr_1-1983_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DOS SENHORES VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7679/pr_2-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7679/pr_2-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>MODIFICA HORÁRIO DE FUNCIONAMENTO DA SECRETARIA DA CÂMARA.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7680/pr_10-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7680/pr_10-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO AO CHEFE DO SERVIÇO DE SECRETARIA.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7678/pr_22-1983_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7678/pr_22-1983_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PRESIDENTE DA CÂMARA A CONTRAIR O EMPRÉSTIMO NO VALOR DE CR$ 3.000.000,00 MAIS JUROS NO VALOR DE CR$ 300.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -660,67 +660,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7688/pl_2-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7689/pl_6-e-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7690/pl_8-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7691/pl_9-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7692/pl_20-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7693/pl_23-e-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7694/pl_26-1983_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7695/pl_31-1983_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7696/pl_33-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7697/pl_34-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7681/pl_38-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7682/pl_39-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7683/pl_40-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7684/pl_41-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7685/pl_50-e-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7686/pl_56-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7687/pl_57-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/4290/pr_1-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7679/pr_2-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7680/pr_10-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7678/pr_22-1983_-_arquivado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7688/pl_2-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7689/pl_6-e-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7690/pl_8-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7691/pl_9-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7692/pl_20-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7693/pl_23-e-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7694/pl_26-1983_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7695/pl_31-1983_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7696/pl_33-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7697/pl_34-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7681/pl_38-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7682/pl_39-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7683/pl_40-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7684/pl_41-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7685/pl_50-e-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7686/pl_56-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7687/pl_57-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/4290/pr_1-1983_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7679/pr_2-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7680/pr_10-1983_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1983/7678/pr_22-1983_-_arquivado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="216.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>