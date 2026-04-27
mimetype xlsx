--- v0 (2025-12-31)
+++ v1 (2026-04-27)
@@ -51,567 +51,567 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6750/pl_001-1989_-_substituido.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6750/pl_001-1989_-_substituido.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O QUADRO DE FUNCIONÁRIOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE, EDMUNDO DE PAULA PEDRO, JOSÉ EUSTÁQUIO DE SOUZA DIAS, PAULO MAGNO DO BEM, ROBERTO FERNANDES PINTO, RONALDO REZENDE SILVA</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6747/pl_5-1989_-_rejeitado-retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6747/pl_5-1989_-_rejeitado-retirado.pdf</t>
   </si>
   <si>
     <t>CRIA BOLSA DE EMPREGO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>RONALDO LUIZ A. RUBATINO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6749/pl_12-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6749/pl_12-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CUIDA DA APLICAÇÃO DO IMPOSTO DE RENDA DESCONTADO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE, Derly, EDMUNDO DE PAULA PEDRO, Farley A Ferreira de Araújo, JOSÉ EUSTÁQUIO DE SOUZA DIAS, MARCOS VENÍCIO LOPES DA SILVA, MÁRIO REIS CARVALHO, Ruy Franco Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6748/pl_15-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6748/pl_15-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CUIDA DE TRANSPORTE DE CARGA DE MINÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6746/pl_23-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6746/pl_23-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA "DJALMA ANDRADE".</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6722/pl_33-e-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6722/pl_33-e-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER ABONO COLETIVO E SALÁRIOS NOMINAIS PARA CARGOS DA ADMINISTRAÇÃO DIRETA.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE, MÁRIO REIS CARVALHO, RONALDO LUIZ A. RUBATINO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6720/pl_38-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6720/pl_38-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6721/pl_38-e-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6721/pl_38-e-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR PONTO DE TÁXI NO BAIRRO MORRO DA MINA.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6719/pl_45-e-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6719/pl_45-e-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A OBRIGAR-SE PELO PAGAMENTO DE ALUGUEL DE IMÓVEL PARA INSTALAÇÃO DE CRECHE NO BAIRRO SÃO JOÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6718/pl_47-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6718/pl_47-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA O PASSE GRATUITO EM COLETIVOS URBANOS PARA DEFICIENTES FÍSICOS E MENTAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DARCI TAVARES, RONALDO LUIZ A. RUBATINO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6717/pl_48-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6717/pl_48-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CUIDA DA PRIORIDADE DE MATRÍCULAS DE DEFICIENTES FÍSICOS EM ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>RONALDO REZENDE SILVA</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6716/pl_51-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6716/pl_51-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREA DE TERRENOS AOS MORADORES DO BAIRRO J.K. EM CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6715/pl_52-1989_-_prejudicado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6715/pl_52-1989_-_prejudicado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A DOAR TERRENOS A MORADORES DA LINHAZINHA, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6714/pl_54-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6714/pl_54-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A DOAR TERRENOS A MORADORES DO GUARANI DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6713/pl_55-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6713/pl_55-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A DOAR TERRENOS A MORADORES DE SANTA TEREZINHA NO BAIRRO DA BARREIRA.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6712/pl_60-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6712/pl_60-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI E DÁ OUTRAS PROVIDÊNCIAS (LOCALIDADE DE AMARO RIBEIRO).</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>MÁRIO REIS CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6698/pl_61-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6698/pl_61-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI NA LOCALIDADE DE SÃO VICENTE.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6697/pl_62-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6697/pl_62-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CRIA PONTO DE TÁXI NO BAIRRO SÃO DIMAS, NAS IMEDIAÇÕES DA RUA BARÃO DE POUSO ALEGRE.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE, EDMUNDO DE PAULA PEDRO, Farley A Ferreira de Araújo, JOSÉ EUSTÁQUIO DE SOUZA DIAS, PAULO MAGNO DO BEM, ROBERTO FERNANDES PINTO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6701/pl_65-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6701/pl_65-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER AJUDA DE CUSTO PARA MORADIA AOS SRS. JUÍZES DE DIREITO E PROMOTORES.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>EDMUNDO DE PAULA PEDRO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6693/pl_72-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6693/pl_72-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE EMPLACAMENTO DE TRANSPORTE COLETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6695/pl_73-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6695/pl_73-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>CUIDA DA REGULARIZAÇÃO DE TERRENOS DO MUNICÍPIO EDIFICADOS E HABITADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6694/pl_78-e-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6694/pl_78-e-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONSTRUIR A ESCOLA ESTADUAL "ISAURA FERREIRA", NO BAIRRO SANTA CRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6699/pl_86-1989_-_substituido_pelo_pl_99-1989.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6699/pl_86-1989_-_substituido_pelo_pl_99-1989.pdf</t>
   </si>
   <si>
     <t>REGULARIZA SITUAÇÃO DE LOTE DE TERCEIROS OCUPADO PELO MUNICÍPIO NA CONSTRUÇÃO DO CAMPO DE FUTEBOL PARA O "BOTAFOGO FUTEBOL CLUBE", NO BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Derly, JAIR TEODORO DOS SANTOS, MÁRIO REIS CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6696/pl_89-1989_-_vetado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6696/pl_89-1989_-_vetado.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO CORRENTE EXERCÍCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6700/pl_92-e-1989_-_modificado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6700/pl_92-e-1989_-_modificado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIOS COM A UNIÃO, ESTADOS E MUNICÍPIOS, ÓRGÃOS DA ADMINISTRAÇÃO DIRETA E INDIRETA "AD REFERENDUM" DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4283/pr_1-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4283/pr_1-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS SENHORES VEREADORES PARA O EXERCÍCIO DE 1989</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4287/pr_3-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4287/pr_3-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>FIXA OS VENCIMENTOS DOS SRS. VEREADORES PARA O EXERCÍCIO DE 1989 E DÁ OUTRAS PROVIDÊNCIAS. CUIDA DA REMUNERAÇÃO OBEDECENDO O QUE DETERMINA O CAP. 4º DA CONSTITUIÇÃO FEDERAL DOS MUNICÍPIOS NO SEU ARTIGO 29, ALÍNEA 5, OBSERVADO O QUE DISPÕE NOS ART. 37-XI, 150-II, 153- III, 153-§2º, ALÍNEA 1.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Derly, JAIR TEODORO DOS SANTOS, MARCOS VENÍCIO LOPES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4282/pr_4-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4282/pr_4-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>FIXA OS VENCIMENTOS DOS SENHORES VEREADORES PARA O EXERCÍCIO DE 1989 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE, DARCI TAVARES, Derly, EDMUNDO DE PAULA PEDRO, Farley A Ferreira de Araújo, JAIR TEODORO DOS SANTOS, JOSÉ EUSTÁQUIO DE SOUZA DIAS, MARCOS VENÍCIO LOPES DA SILVA, MARIA DE LOURDES S. SOUZA, MÁRIO REIS CARVALHO, PAULO MAGNO DO BEM, ROBERTO FERNANDES PINTO, RONALDO LUIZ A. RUBATINO, RONALDO REZENDE SILVA, Ruy Franco Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4281/pr_5-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4281/pr_5-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À RESOLUÇÃO Nº 02/89 - FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6684/pr_7-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6684/pr_7-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIOS COM PROGRAMAS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6685/pr_8-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6685/pr_8-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>CONCEDE VANTAGENS E BENEFÍCIOS AOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6686/pr_15-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6686/pr_15-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA LICENÇA REMUNERADA PARA TRATAMENTO DE SAÚDE, INVALIDEZ E MORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Derly</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6687/pr_16-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6687/pr_16-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>SUSPENDE POR 3 (TRÊS) MESES, A VIGÊNCIA DO ARTIGO 5º DA RESOLUÇÃO Nº 05/89.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4284/pr_18-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4284/pr_18-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DA RESOLUÇÃO Nº 05/1989</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4288/pr_19-1989_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4288/pr_19-1989_arquivado.pdf</t>
   </si>
   <si>
     <t>MODIFICA A RESOLUÇÃO 05/89</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6690/pr_21-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6690/pr_21-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>MODIFICA A RESOLUÇÃO Nº 05/89 E PROJETO DE LEI Nº 37/89.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6688/pr_23-1989_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6688/pr_23-1989_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CUIDA DA CONCESSÃO DE TÍTULOS DE CIDADANIA HONORÁRIA E BENEMÉRITA</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Derly, MARCOS VENÍCIO LOPES DA SILVA, MÁRIO REIS CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6689/pr_25-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6689/pr_25-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES ATIVOS, INATIVOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6676/pr_36-1989_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6676/pr_36-1989_-_retirado.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADANIA HONORÁRIA AO DR. PAULO MAGNO DO BEM.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6675/pr_37-1989_-_substituido.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6675/pr_37-1989_-_substituido.pdf</t>
   </si>
   <si>
     <t>MODIFICA A RESOLUÇÃO Nº 36/81 "CONCEDE A CIDADANIA HONORÁRIA LAFAIETENSE A TODO CIDADÃO "NÃO FILHO" DE CONSELHEIRO LAFAIETE QUE TENHA EXERCIDO CARGO ELETIVO NO MUNICÍPIO".</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6674/pr_38-1989_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6674/pr_38-1989_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CUIDA DA DISCIPLINA DE CONCESSÃO DO TEATRO EDIFICADO NO PRÉDIO DO PALÁCIO DO LEGISLATIVO MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -918,67 +918,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6750/pl_001-1989_-_substituido.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6747/pl_5-1989_-_rejeitado-retirado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6749/pl_12-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6748/pl_15-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6746/pl_23-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6722/pl_33-e-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6720/pl_38-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6721/pl_38-e-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6719/pl_45-e-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6718/pl_47-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6717/pl_48-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6716/pl_51-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6715/pl_52-1989_-_prejudicado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6714/pl_54-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6713/pl_55-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6712/pl_60-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6698/pl_61-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6697/pl_62-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6701/pl_65-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6693/pl_72-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6695/pl_73-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6694/pl_78-e-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6699/pl_86-1989_-_substituido_pelo_pl_99-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6696/pl_89-1989_-_vetado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6700/pl_92-e-1989_-_modificado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4283/pr_1-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4287/pr_3-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4282/pr_4-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4281/pr_5-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6684/pr_7-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6685/pr_8-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6686/pr_15-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6687/pr_16-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4284/pr_18-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4288/pr_19-1989_arquivado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6690/pr_21-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6688/pr_23-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6689/pr_25-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6676/pr_36-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6675/pr_37-1989_-_substituido.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6674/pr_38-1989_-_sobrestado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6750/pl_001-1989_-_substituido.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6747/pl_5-1989_-_rejeitado-retirado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6749/pl_12-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6748/pl_15-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6746/pl_23-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6722/pl_33-e-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6720/pl_38-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6721/pl_38-e-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6719/pl_45-e-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6718/pl_47-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6717/pl_48-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6716/pl_51-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6715/pl_52-1989_-_prejudicado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6714/pl_54-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6713/pl_55-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6712/pl_60-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6698/pl_61-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6697/pl_62-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6701/pl_65-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6693/pl_72-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6695/pl_73-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6694/pl_78-e-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6699/pl_86-1989_-_substituido_pelo_pl_99-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6696/pl_89-1989_-_vetado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6700/pl_92-e-1989_-_modificado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4283/pr_1-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4287/pr_3-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4282/pr_4-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4281/pr_5-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6684/pr_7-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6685/pr_8-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6686/pr_15-1989_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6687/pr_16-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4284/pr_18-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/4288/pr_19-1989_arquivado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6690/pr_21-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6688/pr_23-1989_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6689/pr_25-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6676/pr_36-1989_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6675/pr_37-1989_-_substituido.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1989/6674/pr_38-1989_-_sobrestado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>