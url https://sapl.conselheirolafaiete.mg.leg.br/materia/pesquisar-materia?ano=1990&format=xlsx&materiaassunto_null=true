--- v0 (2026-02-21)
+++ v1 (2026-04-23)
@@ -54,279 +54,279 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6288/pl_02-e-1990_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6288/pl_02-e-1990_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA E SOBRE TRANSMISSÃO "INTER VIVOS" DE BENS IMÓVEIS DE DOMÍNIO OU ADQUIRIDOS POR CONCESSIONÁRIOS DO SERVIÇO PÚBLICO FEDERAL DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MARCOS VENÍCIO LOPES DA SILVA, MARIA DE LOURDES S. SOUZA, PAULO MAGNO DO BEM</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6289/pl_09-1990_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6289/pl_09-1990_-_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A LOCAR UMA ÁREA DE 3.000,00 M2 À EMPRESA UNIDA MANSUR &amp; FILHOS LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JOSÉ EUSTÁQUIO DE SOUZA DIAS</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6290/pl_10-1990_-_prejudicado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6290/pl_10-1990_-_prejudicado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDAS ADITIVAS AO ARTIGO 4º DA LEI MUNICIPAL Nº 2.728/89, DE 13 DE MARÇO DE 1989.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6291/pl_19-e-1990_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6291/pl_19-e-1990_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CRIA REGIME ÚNICO PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6292/pl_22-e-1990_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6292/pl_22-e-1990_-_arquivado.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DOS ARTIGOS 1º E 3º DA LEI Nº 2.838, DE 22 DE MARÇO DE 1990.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6293/pl_28-1990_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6293/pl_28-1990_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CUIDA DE DOAÇÃO DE TERRENOS DE PROPRIEDADE DO MUNICÍPIO À PESSOAS ABSOLUTAMENTE CARENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ALFREDO LAPORTE</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6294/pl_30-1990_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6294/pl_30-1990_-_retirado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DO COMÉRCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6304/pl_38-1990_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6304/pl_38-1990_-_arquivado.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E CRITÉRIOS PARA ABASTECIMENTO DE VEÍCULOS AUTOMOTORES MOVIDOS À ÀLCOOL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Farley A Ferreira de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6303/pl_40-1990_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6303/pl_40-1990_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>ISENTA O COMÉRCIO DE PAGAMENTOS DE TAXAS EM SUAS PROMOÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>EDMUNDO DE PAULA PEDRO, JOSÉ EUSTÁQUIO DE SOUZA DIAS, PAULO MAGNO DO BEM, RONALDO LUIZ A. RUBATINO, RONALDO REZENDE SILVA</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6302/pl_46-1990_com_veto_-_arquivados.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6302/pl_46-1990_com_veto_-_arquivados.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS CRITÉRIOS DE APROVAÇÃO DE PROJETOS NA CONSTRUÇÃO CIVIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>RONALDO REZENDE SILVA</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6301/pl_52-1990_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6301/pl_52-1990_-_arquivado.pdf</t>
   </si>
   <si>
     <t>RETIFICA O "CAPUT" DA LEI Nº 2.853/90 DE 28 DE MAIO DE 1990 E DIVERGENTE DO ART. 1º DA MESMA LEI PARA A SEGUINTE REDAÇÃO: "CUIDA DA DENOMINAÇÃO DA RUA IX, NO BAIRRO ARCÁDIA, PARA RUA "BENEDITO GOMES DE ASSIS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6300/pl_59-e-1990_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6300/pl_59-e-1990_-_retirado.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO CORRENTE EXERCÍCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>EDMUNDO DE PAULA PEDRO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6299/pl_76-1990_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6299/pl_76-1990_-_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM PROGRAMA INICIAL DE PRÓ-HABITAÇÃO NO MUNICÍPIO DE CONSELHEIRO LAFAIETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6298/pl_93-e-1990_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6298/pl_93-e-1990_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR UMA ÁREA DE 5.000 METROS QUADRADOS À ELETRO METALÚRGICA LAFAIETE LTDA.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6297/pl_98-1990_-_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6297/pl_98-1990_-_retirado.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA THEOPHILO BASTOS, NO BAIRRO SÃO SEBASTIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/4286/pr_2-1990_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/4286/pr_2-1990_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CUIDA DE REAJUSTE DOS SUBSÍDIOS DE VEREADORES, COMO RESSARCIMENTO DE PARTE DA DEFASAGEM NO EXERCÍCIO DE 1989 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JAIR TEODORO DOS SANTOS, MARIA DE LOURDES S. SOUZA, MÁRIO REIS CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6286/pr_08-1990_-_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6286/pr_08-1990_-_arquivado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE A SRA. MARIA PEREIRA SILVA.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6287/pr_40-1990_-_sobrestado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6287/pr_40-1990_-_sobrestado.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO DOENÇA AO ILUSTRE VEREADOR JOSÉ EUSTÁQUIO DE SOUZA DIAS, EM OBEDIÊNCIA AO ARTIGO 23 - PARÁGRAFOS 2º E 3º DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -633,67 +633,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6288/pl_02-e-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6289/pl_09-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6290/pl_10-1990_-_prejudicado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6291/pl_19-e-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6292/pl_22-e-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6293/pl_28-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6294/pl_30-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6304/pl_38-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6303/pl_40-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6302/pl_46-1990_com_veto_-_arquivados.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6301/pl_52-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6300/pl_59-e-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6299/pl_76-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6298/pl_93-e-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6297/pl_98-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/4286/pr_2-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6286/pr_08-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6287/pr_40-1990_-_sobrestado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6288/pl_02-e-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6289/pl_09-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6290/pl_10-1990_-_prejudicado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6291/pl_19-e-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6292/pl_22-e-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6293/pl_28-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6294/pl_30-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6304/pl_38-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6303/pl_40-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6302/pl_46-1990_com_veto_-_arquivados.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6301/pl_52-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6300/pl_59-e-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6299/pl_76-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6298/pl_93-e-1990_-_sobrestado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6297/pl_98-1990_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/4286/pr_2-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6286/pr_08-1990_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/1990/6287/pr_40-1990_-_sobrestado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>