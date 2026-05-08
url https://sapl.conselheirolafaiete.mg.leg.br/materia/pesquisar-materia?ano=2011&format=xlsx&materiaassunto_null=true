--- v0 (2026-02-23)
+++ v1 (2026-05-08)
@@ -54,660 +54,660 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Zezé do Salão</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3275/pdl_2-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3275/pdl_2-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE À SENHORA LABIBI JORGE MAFUZ DE MARCENES.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3351/plc_2-e-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3351/plc_2-e-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DIREITO REAL DE USO DO IMÓVEL QUE ESPECIFICA À ENTIDADE "OBRAS SOCIAIS DA PARÓQUIA DO SAGRADO CORAÇÃO DE JESUS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3350/plc_4-e-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3350/plc_4-e-2011_retirado.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA MUNICIPAL DE RECUPERAÇÃO DE RECEITAS, AUTORIZA PARCELAMENTO DE DÉBITOS PARA COM A FAZENDA MUNICIPAL, ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3352/plc_7-e-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3352/plc_7-e-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ALIENAR A TERCEIROS OS BENS IMÓVEIS PATRIMONIAIS DA MUNICIPALIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3353/plc_8-e-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3353/plc_8-e-2011_retirado.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA MUNICIPAL DE RECUPERAÇÃO DE RECEITAS, AUTORIZA PARCELAMENTOS DE DÉBITOS PARA COM A FAZENDA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mauro da 40</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3356/pl_1-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3356/pl_1-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DETERMINA A PUBLICIDADE DAS DESPESAS COM GABINETE DE CADA VEREADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3357/pl_4-e-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3357/pl_4-e-2011_retirado.pdf</t>
   </si>
   <si>
     <t>CONCEDE NOVO PRAZO PARA O INÍCIO E CONCLUSÃO DA CONSTRUÇÃO DA SEDE DA DISTRIBUIDORA DE DOCES SÃO JOÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Milagres</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3360/pl_5-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3360/pl_5-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A REALIZAR O "TESTE DA ORELHINHA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3361/pl_8-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3361/pl_8-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR A TARIFA SOCIAL NO ÂMBITO DOS TRANSPORTES PÚBLICOS, DENTRO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3358/pl_9-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3358/pl_9-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O "PROGRAMA DE INCENTIVO À COLETA PARA RECICLAGEM DE ÓLEOS E GORDURAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3359/pl_11-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3359/pl_11-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE TITULARIDADE DE PERMISSÃO OUTORGADA PELO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3362/pl_12-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3362/pl_12-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DAS INSTITUIÇÕES DE ENSINO SUPERIOR DE EFETUAREM QUALQUER TIPO DE COBRANÇA PARA EMISSÃO DE DIPLOMA DE CONCLUSÃO DE CURSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Nonô do América</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3363/pl_13-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3363/pl_13-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR NO ÂMBITO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE O SISTEMA MUNICIPAL DE INFORMAÇÕES SOBRE VIOLÊNCIA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3364/pl_15-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3364/pl_15-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ACOMODAÇÃO EM ESPAÇO ÚNICO, ESPECÍFICO E DE DESTAQUE, DE PRODUTOS ALIMENTÍCIOS RECOMENDADOS PARA PESSOAS COM DIABETES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3365/pl_18-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3365/pl_18-2011_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO CONDUTOR DE TÁXI PARA EXIGIR IDENTIFICAÇÃO DE PASSAGEIRO.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3366/pl_19-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3366/pl_19-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA ADAPTAÇÃO DOS BANHEIROS LOCALIZADOS EM PRÉDIOS PÚBLICOS MUNICIPAIS PARA UTILIZAÇÃO DE PESSOAS PORTADORAS DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3367/pl_20-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3367/pl_20-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DEFINE ÁREA COMO ZONA HOSPITALAR, PARA EFEITOS DE APLICAÇÃO DA LEI MUNICIPAL Nº 5.259 DE 16 DE DEZEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3368/pl_22-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3368/pl_22-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO RECREATIVA CULTURAL E CARNAVALESCA BLOCO DO BOI.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3370/pl_24-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3370/pl_24-2011_retirado.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO NAS ESCOLAS DA REDE MUNICIPAL DE CONSELHEIRO LAFAIETE O "PROJETO ALERTA JUVENTUDE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3371/pl_26-e-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3371/pl_26-e-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A DAR EM PAGAMENTO LOTES DE SUA PROPRIEDADE PARA QUITAR DÉBITO DECORRENTE DE PRECATÓRIO JUDICIAL DE TITULARIDADE DO CREDOR GERALDO MONTEIRO DA ASSUNÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3372/pl_32-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3372/pl_32-2011_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COBERTURA EM DEPÓSITOS DE PNEUS, FERROS-VELHOS E ATIVIDADES AFINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3373/pl_33-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3373/pl_33-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A CONCEDER DIREITO A UMA FOLGA ANUAL, PARA SERVIDORAS PÚBLICAS MUNICIPAIS PARA A REALIZAÇÃO DE EXAMES DE CONTROLE DO CÂNCER DE MAMA E DO COLO DO ÚTERO.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3374/pl_34-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3374/pl_34-2011_retirado.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COMERCIALIZAÇÃO E O USO DO PRODUTO DENOMINADO "SERPENTINA METALIZADA" PRÓXIMO A REDES ELÉTRICAS, TRIOS ELÉTRICOS E CARROS ALEGÓRICOS, NO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3375/pl_35-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3375/pl_35-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECICLAGEM DE ENTULHOS DE CONSTRUÇÃO CIVIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Darcy José de Souza</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3376/pl_45-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3376/pl_45-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTALAR CÂMERAS DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3377/pl_49-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3377/pl_49-2011_retirado.pdf</t>
   </si>
   <si>
     <t>OBRIGA O USO DE TARJA OU PLACA DE IDENTIFICAÇÃO EM EQUIPAMENTO A SERVIÇO DO MUNICÍPIO, POR EMPRESA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3378/pl_51-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3378/pl_51-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O "PROGRAMA MUNICIPAL DE PREPARAÇÃO PARA O VESTIBULAR, DESTINADO AO ATENDIMENTO À POPULAÇÃO DE BAIXA RENDA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3379/pl_52-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3379/pl_52-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O "PROGRAMA DE ASSISTÊNCIA MÉDICA E PSICOLÓGICA AOS PROFESSORES DA REDE PÚBLICA DO MUNICÍPIO DE CONSELHEIRO LAFAIETE, PORTADORES DA SÍNDROME DE BURNOUT".</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Wanderley Faria</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3380/pl_68-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3380/pl_68-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONDIÇÕES PARA A COMERCIALIZAÇÃO DE PRODUTOS ALIMENTÍCIOS PERECÍVEIS FATIADOS E/OU FRACIONADOS NOS SUPERMERCADOS, MERCADOS, PADARIAS E SIMILARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Dr. Ivar</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3381/pl_72-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3381/pl_72-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DO USO DE SACO PLÁSTICO DE LIXO E SACOLA PLÁSTICA POR SACO DE LIXO ECOLÓGICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3382/pl_73-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3382/pl_73-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O "PROGRAMA DE INCENTIVO AO ESPORTE PARAOLÍMPICO NA ESCOLA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Aluizio de Melo</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3383/pl_74-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3383/pl_74-2011_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO POR CLUBES, BARES, CASAS DE SHOW E/OU EVENTOS OU DE DIVERSÃO NOTURNA NO MUNICÍPIO DE CONSELHEIRO LAFAIETE, DE SISTEMAS DE SEGURANÇA E MONITORAMENTO POR CÂMERAS DE VÍDEO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3384/pl_78-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3384/pl_78-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O "PROGRAMA DE INCENTIVO AOS CATADORES DE MATERIAL RECICLÁVEL".</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3385/pl_80-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3385/pl_80-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS E CONDIÇÕES PARA CESSÃO DE IMÓVEIS FEITA PELO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3386/pl_81-e-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3386/pl_81-e-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3387/pl_83-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3387/pl_83-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR NO ÂMBITO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE O SISTEMA DE ESPORTE E LAZER NO ÂMBITO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Dr. Marco Antônio</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3388/pl_85-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3388/pl_85-2011_retirado.pdf</t>
   </si>
   <si>
     <t>LIMITA O NÚMERO DE OPERAÇÕES BANCÁRIAS E FINANCEIRAS PARA IDOSOS, GESTANTES E DEFICIENTES FÍSICOS NOS CAIXAS PREFERENCIAIS DE INSTITUIÇÕES BANCÁRIAS E FINANCEIRAS DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3389/pl_89-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3389/pl_89-2011_retirado.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA CÂMARA MUNICIPAL A COMISSÃO PERMANENTE DE DEFESA DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3390/pl_90-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3390/pl_90-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>PROÍBE O TRANSPORTE DE BOTIJÕES DE GÁS EM MOTOCICLETAS E SIMILARES NO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3391/pl_91-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3391/pl_91-2011_retirado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À ESTRADA QUE LIGA O BAIRRO MOINHOS À LOCALIDADE DE ÁGUA LIMPA DE ESTRADA "JOSÉ MARIA DE ALMEIDA".</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3392/pl_92-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3392/pl_92-2011_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR NO ÂMBITO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE O SISTEMA DE ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3393/pl_102-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3393/pl_102-2011_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS ÀS NECESSIDADES DE PORTADORES DE DEFICIÊNCIA FÍSICA NOS EVENTOS REALIZADOS NO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3355/pl_114-2011_nao_tramitou.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3355/pl_114-2011_nao_tramitou.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 03 SITUADA ENTRE A TRAVESSA AUGUSTO GETÚLIO VIEIRA E RUA PADRE TEÓFILO REYN, BAIRRO EXPEDICIONÁRIOS DE RUA TACÍLIO FERNANDES LEITE.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3394/pl_123-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3394/pl_123-2011_retirado.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO "DISQUE C.L. AO COMBATE A DENGUE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3395/pl_127-e-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3395/pl_127-e-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CREDENCIAR INSTITUIÇÕES EDUCACIONAIS PARTICULARES DE EDUCAÇÃO INFANTIL SEDIADAS NESTE MUNICÍPIO, PARA FINS DE CUMPRIMENTO DO DISPOSTO NO ARTIGO 7º, XXV, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3396/pl_135-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3396/pl_135-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO, NAS ÁREAS PÚBLICAS DESTINADAS AO LAZER OU À RECREAÇÃO NO MUNICÍPIO DE CONSELHEIRO LAFAIETE, NO MÍNIMO 01 (UM) EQUIPAMENTO PARA LAZER E RECREAÇÃO INFANTIL ADAPTADO A CRIANÇAS COM DEFICIÊNCIA FÍSICA OU MENTAL.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3397/pl_136-2011_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3397/pl_136-2011_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPRESENTAÇÃO RACIAL E ÉTNICA NAS PEÇAS PUBLICITÁRIAS OFICIAIS DO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3369/pl_22-2011-a_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3369/pl_22-2011-a_arquivado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE ESTUDOS BÁSICOS DE DIREITOS HUMANOS NA GRADE CURRICULAR DAS ESCOLAS MUNICIPAIS DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Zezé do Salão, Aluizio de Melo, Darcy José de Souza, José Milagres, Mauro da 40, Nonô do América</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3349/pelo_1-2011_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3349/pelo_1-2011_retirado.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 238 DA LEI ORGÂNICA DO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1014,67 +1014,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3275/pdl_2-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3351/plc_2-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3350/plc_4-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3352/plc_7-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3353/plc_8-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3356/pl_1-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3357/pl_4-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3360/pl_5-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3361/pl_8-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3358/pl_9-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3359/pl_11-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3362/pl_12-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3363/pl_13-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3364/pl_15-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3365/pl_18-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3366/pl_19-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3367/pl_20-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3368/pl_22-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3370/pl_24-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3371/pl_26-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3372/pl_32-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3373/pl_33-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3374/pl_34-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3375/pl_35-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3376/pl_45-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3377/pl_49-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3378/pl_51-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3379/pl_52-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3380/pl_68-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3381/pl_72-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3382/pl_73-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3383/pl_74-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3384/pl_78-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3385/pl_80-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3386/pl_81-e-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3387/pl_83-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3388/pl_85-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3389/pl_89-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3390/pl_90-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3391/pl_91-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3392/pl_92-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3393/pl_102-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3355/pl_114-2011_nao_tramitou.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3394/pl_123-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3395/pl_127-e-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3396/pl_135-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3397/pl_136-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3369/pl_22-2011-a_arquivado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3349/pelo_1-2011_retirado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3275/pdl_2-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3351/plc_2-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3350/plc_4-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3352/plc_7-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3353/plc_8-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3356/pl_1-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3357/pl_4-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3360/pl_5-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3361/pl_8-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3358/pl_9-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3359/pl_11-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3362/pl_12-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3363/pl_13-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3364/pl_15-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3365/pl_18-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3366/pl_19-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3367/pl_20-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3368/pl_22-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3370/pl_24-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3371/pl_26-e-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3372/pl_32-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3373/pl_33-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3374/pl_34-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3375/pl_35-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3376/pl_45-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3377/pl_49-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3378/pl_51-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3379/pl_52-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3380/pl_68-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3381/pl_72-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3382/pl_73-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3383/pl_74-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3384/pl_78-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3385/pl_80-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3386/pl_81-e-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3387/pl_83-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3388/pl_85-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3389/pl_89-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3390/pl_90-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3391/pl_91-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3392/pl_92-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3393/pl_102-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3355/pl_114-2011_nao_tramitou.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3394/pl_123-2011_retirado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3395/pl_127-e-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3396/pl_135-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3397/pl_136-2011_arquivado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3369/pl_22-2011-a_arquivado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2011/3349/pelo_1-2011_retirado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="87.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="239.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>