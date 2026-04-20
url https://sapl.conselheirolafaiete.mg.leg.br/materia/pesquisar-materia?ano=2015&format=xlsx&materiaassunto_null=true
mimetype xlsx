--- v0 (2026-02-23)
+++ v1 (2026-04-20)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gildo Dutra</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/</t>
   </si>
   <si>
     <t>NECESSIDADE URGENTE DE MELHORIAS NO BAIRRO JARDIM EUROPA, JÁ QUE O MESMO SE ENCONTRA COM RUAS DE DIFÍCIL ACESSO, O QUE VEM TRAZENDO TRANSTORNOS PRINCIPALMENTE PARA OS MORADORES, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>NECESSIDADE URGENTE DE LIMPEZA E CAPINA NA PRAÇA DO BAIRRO JARDIM AMÉRICA LOCALIZADA NA CONFLUÊNCIA DAS RUAS DOUTOR HENRIQUE DE ABREU E  POLÍBIO REZENDE.(SEGUE  FOTOS EM ANEXO  DO LOCAL.)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Zezé do Salão</t>
   </si>
   <si>
     <t>NECESSIDADE  URGENTE DE OPERAÇÃO TAPA-BURACOS NA RUA FRANCISCO LOBO,BAIRROS ROCHEDO E MOINHOS.</t>
   </si>
@@ -393,663 +393,663 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>APRESENTAMOS A VOSSA EXCELÊNCIA, NOS TERMOS DO DISPOSTO NO ART. 197 DO REGIMENTO INTERNO DESTA CASA, A PRESENTE MOÇÃO DE APLAUSO AO TIRO DE GUERRA 04/032 E À DIREÇÃO DA 8ª DELEGACIA DE SERVIÇO MILITAR DE CONSELHEIRO LAFAIETE, NAS PESSOAS DO TENENTE RICARDO CHAMARELLI DE ALMEIDA, DELEGADO DO SERVIÇO MILITAR DE CONSELHEIRO LAFAIETE, AOS SARGENTOS DO TIRO DE GUERRA, LUIS AUGUSTO GONÇALVES CORREA E RODRIGO DE MELO PAVÃO, PELA IMPORTÂNCIA DAS INSTITUIÇÕES NA FORMAÇÃO DOS JOVENS.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2498/projeto_de_decreto_legislativo_no_0012015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2498/projeto_de_decreto_legislativo_no_0012015.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO TROFÉU DE RECONHECIMENTO AO MÉRITO DESPORTIVO "VEREADOR VALDIR VIEIRA DE RESENDE" NO ÂMBITO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>115ª Mesa diretora (2015)</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/84/projeto_de_decreto_legislativo_no_0022015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/84/projeto_de_decreto_legislativo_no_0022015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR GEORGE LUPERCE MIRANDA - SARGENTO BM.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/85/projeto_de_decreto_legislativo_no_0032015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/85/projeto_de_decreto_legislativo_no_0032015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR RICARDO ALEXANDRE LOMBELLO COELHO - SARGENTO BM.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/3266/pdl_004-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/3266/pdl_004-2015_retirado.pdf</t>
   </si>
   <si>
     <t>CRIA A MEDALHA DE MÉRITO POPULAR CIDADÃO LAFAIETENSE.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2499/projeto_de_decreto_legislativo_no_0052015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2499/projeto_de_decreto_legislativo_no_0052015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR ROBERTO QUEIRÓS.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2500/projeto_de_decreto_legislativo_no_0062015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2500/projeto_de_decreto_legislativo_no_0062015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA ESPORTIVA AO SENHOR GERALDO PEIXOTO.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2501/projeto_de_decreto_legislativo_no_0072015_9j6kGnK.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2501/projeto_de_decreto_legislativo_no_0072015_9j6kGnK.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA EMPRESARIAL AO SENHOR BRUNO LEÃO ESPERANCINI.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2502/projeto_de_decreto_legislativo_no_0082015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2502/projeto_de_decreto_legislativo_no_0082015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA JURÍDICA AO DOUTOR PABLO RENATO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2503/projeto_de_decreto_legislativo_no_0092015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2503/projeto_de_decreto_legislativo_no_0092015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO PASTOR LEANDRO ANDRADE GENARO OLIVEIRA.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2504/projeto_de_decreto_legislativo_no_0102015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2504/projeto_de_decreto_legislativo_no_0102015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR ALBERTO LUZ COELHO.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2505/projeto_de_decreto_legislativo_no_0112015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2505/projeto_de_decreto_legislativo_no_0112015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NAS ÁREAS MILITAR E ESPORTIVA AO SENHOR WESLEY BARBOSA - CORONEL PM.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2512/projeto_de_decreto_legislativo_no_0122015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2512/projeto_de_decreto_legislativo_no_0122015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA SOCIAL À SENHORA GENI RODRIGUES DE BARROS.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2513/projeto_de_decreto_legislativo_no_0132015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2513/projeto_de_decreto_legislativo_no_0132015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR MARCOS LEANDRO GUALBERTO LOPES.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2514/projeto_de_decreto_legislativo_no_0142015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2514/projeto_de_decreto_legislativo_no_0142015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE À SENHORA SILENE GONÇALVES DA SILVA.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2515/projeto_de_decreto_legislativo_no_0152015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2515/projeto_de_decreto_legislativo_no_0152015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA EMPRESARIAL AO SENHOR RAMON DACAL BARRIO JÚNIOR.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2516/projeto_de_decreto_legislativo_no_0162015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2516/projeto_de_decreto_legislativo_no_0162015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO PADRE PAULO GOMES.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2517/projeto_de_decreto_legislativo_no_0172015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2517/projeto_de_decreto_legislativo_no_0172015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA EDUCACIONAL À SENHORA ROSELENE REGINA TEIXEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2518/projeto_de_decreto_legislativo_no_0182015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2518/projeto_de_decreto_legislativo_no_0182015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO DOUTOR ROLFF FERRAZ CARMO.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2519/projeto_de_decreto_legislativo_no_0192015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2519/projeto_de_decreto_legislativo_no_0192015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA ESPORTIVA À SENHORA IOLANDA REGINA CORRÊA DE ASSIS.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2520/projeto_de_decreto_legislativo_no_0202015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2520/projeto_de_decreto_legislativo_no_0202015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR MAURÍCIO CASAROSA CARRAPATOSO.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2521/projeto_de_decreto_legislativo_no_0212015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2521/projeto_de_decreto_legislativo_no_0212015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA EMPRESARIAL À SENHORA JANINE SANTIAGO SPERANCINI.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2522/projeto_de_decreto_legislativo_no_0222015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2522/projeto_de_decreto_legislativo_no_0222015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR ARLINDO SÁLVIO RODRIGUES PEREIRA.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2523/projeto_de_decreto_legislativo_no_0232015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2523/projeto_de_decreto_legislativo_no_0232015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA DE COMUNICAÇÃO AO SENHOR MARCOS PAULO SANTOS.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2524/projeto_de_decreto_legislativo_no_0242015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2524/projeto_de_decreto_legislativo_no_0242015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO DOUTOR MARCO TÚLIO DE PAULA ALVIM.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2525/projeto_de_decreto_legislativo_no_0252015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2525/projeto_de_decreto_legislativo_no_0252015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA RELIGIOSA AO PADRE MARCO TÚLIO DA PAZ.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2526/projeto_de_decreto_legislativo_no_0262015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2526/projeto_de_decreto_legislativo_no_0262015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA DE SAÚDE AO DOUTOR LUIZ DE SOUZA DIAS JÚNIOR.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2527/projeto_de_decreto_legislativo_no_0272015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2527/projeto_de_decreto_legislativo_no_0272015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR DORACI FERREIRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2528/projeto_de_decreto_legislativo_no_0282015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2528/projeto_de_decreto_legislativo_no_0282015.doc</t>
   </si>
   <si>
     <t>OUTORGA DIPLOMA DE HONRA AO MÉRITO NA ÁREA EMPRESARIAL AO SENHOR ADJALMA RODRIGUES FERREIRA.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2529/projeto_de_decreto_legislativo_no_0292015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2529/projeto_de_decreto_legislativo_no_0292015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR CARLOS ALBERTO AMARAL DO VAL.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2530/projeto_de_decreto_legislativo_no_0302015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2530/projeto_de_decreto_legislativo_no_0302015.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADANIA HONORÁRIA DE CONSELHEIRO LAFAIETE AO SENHOR EROS FERREIRA BIONDINI.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2531/projeto_de_decreto_legislativo_no_0312015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2531/projeto_de_decreto_legislativo_no_0312015.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE CONSELHEIRO LAFAIETE RELATIVAS AO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2532/projeto_de_decreto_legislativo_no_0322015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2532/projeto_de_decreto_legislativo_no_0322015.doc</t>
   </si>
   <si>
     <t>SUSTA POR EXORBITÂNCIA DO PODER REGULAMENTAR, O DECRETO Nº 011, DE 1º DE FEVEREIRO DE 2013, QUE DISPÕE SOBRE PROCEDIMENTOS PARA LIBERAÇÃO DE ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO EM CARÁTER PROVISÓRIO, REVOGA O DECRETO Nº 222, DE 30 DE MARÇO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2533/projeto_de_decreto_legislativo_no_0332015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2533/projeto_de_decreto_legislativo_no_0332015.doc</t>
   </si>
   <si>
     <t>SUSTA POR EXORBITÂNCIA DO PODER REGULAMENTAR, O DECRETO Nº 061, DE 1º DE JULHO DE 2013, QUE DISPÕE SOBRE CRITÉRIOS ADICIONAIS PARA LIBERAÇÃO DE ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO EM CARÁTER PROVISÓRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/12/plc_001-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/12/plc_001-e-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 37 DA LEI COMPLEMENTAR Nº 26, DE 04 DE AGOSTO DE 2010 QUE "INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A PERMUTAR IMÓVEL QUE ESPECIFICA COM IVAN FRANCO RIBEIRO REPRESENTADO POR HARAKEM MOREIRA FRANCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A CONCEDER DIREITO REAL DE USO DO IMÓVEL QUE ESPECIFICA À SOCIEDADE FAMÍLIA DE NAZARÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A DAR EM PAGAMENTO IMÓVEL QUE ESPECIFICA A LOURDES MARIA DE FREITAS, AUTORIZA PARCELAMENTO DE ÁREA REMANESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A PERMUTAR IMÓVEL QUE ESPECIFICA COM JOSÉ LEÃO DE REZENDE, REGULARIZA PARCELAMENTO DE ÁREA REMANESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>Pedro Loureiro</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1549/projeto_de_lei_no_0322015_redacao_final_convert_E2SqXLU.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1549/projeto_de_lei_no_0322015_redacao_final_convert_E2SqXLU.doc</t>
   </si>
   <si>
     <t>Alteração a redação do parágrafo único do artigo 1o da Lei no 2.429, de 27 de dezembro de 1982, que “estabelece normas para a aprovação de loteamento para chácaras e dá outras providências”</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1550/008-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1550/008-e-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conselheiro Lafaiete a conceder direito real de uso do imóvel que especifica à Empresa Artemármores – Ltda. – ME., e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1551/plc_009-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1551/plc_009-e-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conselheiro Lafaiete a conceder direito real de uso do imóvel que especifica, autoriza a retificação de área, e dá outras providências.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1552/010-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1552/010-e-2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar no 080, de 15 de junho de 2015 que “Autoriza o Município de Conselheiro Lafaiete a dar em pagamento imóvel que especifica à Lourdes Maria de Freitas, autoriza parcelamento de área remanescente, e dá outras providências</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1553/011-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1553/011-e-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conselheiro Lafaiete permutar imóvel que especifica com Gislaine Oliveira dos Santos, autoriza parcelamento de área remanescente, e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1554/012-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1554/012-e-2015.pdf</t>
   </si>
   <si>
     <t>Institui Programa Municipal de Recuperação de Receitas, autoriza parcelamento especial de débitos para com a Fazenda Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1555/013-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1555/013-e-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conselheiro Lafaiete a conceder direito real de uso de imóvel que especifica à E. R. Frigorífico Silva Ltda., e dá outras providências</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1556/014-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1556/014-e-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DO  IMÓVEL QUE ESPECIFICA AO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1557/015-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1557/015-e-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A CONCEDER DIREITO REAL DE USO DE IMOVEL QUE ESPECIFICA AO BONSUCESSO FUTEBOL CLUBE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1558/016-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1558/016-e-2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA SUSTENTÁVEL DE CONSELHEIRO LAFAIETE, VOLTADO PARA O INTERESSE SOCIOECONÔMICO, DESENVOLVIMENTO URBANO E RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CULTURAL, ARTÍSTICA E DESPORTIVA CIA XADREZ DANCE</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CONSELHEIRO LAFAIETE A FIRMAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 4.263, DE 02 DE JUNHO DE 1998 QUE &amp;#8220;AUTORIZA DOAÇÃO DE ÁREA DE TERRENO À UNIMED, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS COLETORES DE PRODUTOS RECICLÁVEIS DE CONSELHEIRO LAFAIETE &amp;#8211; ASCOPRE.</t>
   </si>
   <si>
     <t>ALTERA O ART. 3O DA LEI MUNICIPAL NO 5.089, DE 11 DE MARÇO DE 2009, COM REDAÇÃO DADA PELA LEI NO 5.489, DE 13 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 4.484, DE 23 DE SETEMBRO DE 2002 QUE &amp;#8220;AUTORIZA O MUNICÍPIO A DOAR ÁREA NO DISTRITO INDUSTRIAL À EMPRESA &amp;#8216;EMBALAGENS TRAVEZANI LTDA- ME&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS DA LEI Nº. 2.217 DE 20 DE OUTUBRO DE 1980, QUE DISPÕE SOBRE O SERVIÇO DE TRANSPORTE COLETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CONSELHEIRO LAFAIETE A INGRESSAR E FIRMAR CONTRATO COM CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DO ALTO PARAOPEBA E VALE DO PIRANGA &amp;#8211; CISAP-VP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1482/projeto_de_lei_no_0092015.docx</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1482/projeto_de_lei_no_0092015.docx</t>
   </si>
   <si>
     <t>Dá denominação à Rua 01 (um) do Bairro Vila Veneza de Rua Augusto Joaquim Vieira.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1483/projeto_de_lei_no_0102015.docx</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1483/projeto_de_lei_no_0102015.docx</t>
   </si>
   <si>
     <t>Dá denominação à Rua 02 (dois) do Bairro Vila Veneza de Rua Nair Bruno de Oliveira.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1484/projeto_de_lei_no_0112015.docx</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1484/projeto_de_lei_no_0112015.docx</t>
   </si>
   <si>
     <t>EXPOSIÇÃO DE ALIMENTOS SEM LACTOSE.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>Fernando Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1485/pl_012-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1485/pl_012-2015_retirado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos hospitais públicos e privados, bem como as instituições congêneres a notificarem ocorrências de uso de bebida alcoólica e/ou entorpecentes por crianças e adolescentes.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1486/projeto_de_lei_no_0132015.docx</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1486/projeto_de_lei_no_0132015.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal para conscientização e apoio aos portadores das doenças de Alzheimer e Parkinson no âmbito do Município de Conselheiro Lafaiete e dá outras providências</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>Tarciano Franco</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1487/projeto_de_lei_no_0142015.docx</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1487/projeto_de_lei_no_0142015.docx</t>
   </si>
   <si>
     <t>Regulariza a denominação da via pública conhecida como Marquês de Pombal</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1488/projeto_de_lei_no_015-e-2015_redacao_final.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1488/projeto_de_lei_no_015-e-2015_redacao_final.doc</t>
   </si>
   <si>
     <t>Altera a Redação dos Anexos I, II e III da Lei No 4.502, de 30 de dezembro de 2002, que dispõe sobre a ‘Iluminação Pública’ acrescentando expressão, e dá outras providencias.</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI 5.106, DE 13 DE MAIO DE 2009 QUE &amp;#8220;DISPÕE SOBRE A LIMPEZA, CONSTRUÇÃO DE MURO E PASSEIO EM TERRENOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/31/pl_017-2015_rejeitado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/31/pl_017-2015_rejeitado.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 5 DA LEI N 4.213, DE 16 DE SETEMBRO DE 1997.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1489/projeto_de_lei_no_0182015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1489/projeto_de_lei_no_0182015.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS, CONFORME ESTABELECIDO NO ART. 5o DA LEI No 5.401, DE 21 DE MAIO DE 2012.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1490/projeto_de_lei_no_0192015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1490/projeto_de_lei_no_0192015.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE CONSELHEIRO LAFAIETE, CONFORME ESTABELECIDO NO ART. 2o DA LEI No 5.402, DE 21 DE MAIO DE 2012.</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 04 (QUATRO) DO BAIRRO VILA VENEZA DE RUA JURANDIR JOSÉ DE OLIVEIRA FILHO.</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À AVENIDA &amp;#8220;A&amp;#8221; DO BAIRRO OURO VERDE, QUE INICIA NA RUA AMINTHAS JUNQUEIRA E TERMINA NA RUA DR. MÁRIO DE REZENDE DUTRA, DE AVENIDA VEREADOR MÁRIO REIS CARVALHO.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA DO BAIRRO OURO VERDE, QUE INICIA NA CONFLUÊNCIA DA RUA DR. MÁRIO DE REZENDE DUTRA COM AVENIDA VEREADOR MÁRIO REIS CARVALHO E TERMINA NA RUA TEREZA CRISTINA MARZANO FRANCO, DE RUA MANOEL DE ASSIS MARTINS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Pedro Américo</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 03 (TRÊS) DO LOTEAMENTO BAIRRO REAL DE QUELUZ EXTENSÃO, DE RUA EDUARDO JOSÉ DO NASCIMENTO.</t>
   </si>
@@ -1086,791 +1086,791 @@
   <si>
     <t>65</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS, INSTITUIÇÕES FINANCEIRAS E CASAS LOTÉRICAS LOCALIZADAS NO MUNICÍPIO DE CONSELHEIRO LAFAIETE INSTALAREM CÂMERAS DE VÍDEO EM SUAS ÁREAS EXTERNAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI Nº 5.640, DE 18 DE JUNHO DE 2014, QUE &amp;#8220;DISPÕE SOBRE A REGULAMENTAÇÃO DA COLETA E COLOCAÇÃO DE LIXO EM PRAÇAS, CANTEIROS, VIAS E LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PROÍBE OS ESTABELECIMENTOS COMERCIAIS DE VENDER COMPOSTOS COMBUSTÍVEIS A CRIANÇAS E ADOLESCENTES NA CIDADE DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>ALTERAÇÃO A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 1O DA LEI NO 2.429, DE 27 DE DEZEMBRO DE 1982, QUE &amp;#8220;ESTABELECE NORMAS PARA A APROVAÇÃO DE LOTEAMENTO PARA CHÁCARAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/100/pl_033-2015_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/100/pl_033-2015_arquivado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.510, DE 18 DE MARÇO DE 2003, QUE &amp;#8220;DISPÕE SOBRE O FUNCIONAMENTO DE FEIRAS ITINERANTES NO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/101/pl_034-2015_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/101/pl_034-2015_arquivado.pdf</t>
   </si>
   <si>
     <t>DESOBRIGA AS ASSOCIAÇÕES DE MORADORES QUE TENHAM NO MÍNIMO 02 (DOIS) ANOS DE FUNDAÇÃO A APRESENTAR DECLARAÇÃO DE UTILIDADE PÚBLICA EM QUALQUER HIPÓTESE.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DAS ÁGUAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE CONSELHEIRO LAFAIETE E ALTERA OS ANEXOS III E IV DA LEI NO 5.147, DE 23 DE NOVEMBRO DE 2009</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>AUTORIZA A REGULARIZAÇÃO DE CONSTRUÇÃO E LOTES FRACIONADOS NO MUNICÍPIO DE CONSELHEIRO LAFAIETE</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 02 (DOIS) DO LOTEAMENTO BAIRRO REAL DE QUELUZ - EXTENSÃO, DE RUA MARIA JOSÉ DE PAULA ROCHA</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1491/projeto_de_lei_no_039-e-2015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1491/projeto_de_lei_no_039-e-2015.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reajustar o valor da Unidade Padrão de Vencimento – UPV, e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1492/projeto_de_lei_no_040-e-2015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1492/projeto_de_lei_no_040-e-2015.doc</t>
   </si>
   <si>
     <t>Altera os artigos 2o e 3o da Lei Municipal No 5.538, de 17 de setembro de 2013, com redação dada pela Lei No 5.613, de 22 de maio de 2014.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1493/projeto_de_lei_no_041-e-2015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1493/projeto_de_lei_no_041-e-2015.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder reajuste da base de cálculo do adicional de insalubridade aos servidores públicos do Município de Conselheiro Lafaiete, e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 04 (QUATRO) DO LOTEAMENTO BAIRRO REAL DE QUELUZ - EXTENSÃO, DE RUA GUIDO RAIMUNDO DOS SANTOS</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1494/pl_044-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1494/pl_044-2015_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS HOSPITAIS PÚBLICOS E PRIVADOS, BEM COMO AS INSTITUIÇÕES CONGÊNERES, A NOTIFICAREM OCORRÊNCIAS DE USO DE BEBIDAS ALCOÓLICAS E / OU ENTORPECENTES POR CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1495/0452015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1495/0452015.pdf</t>
   </si>
   <si>
     <t>Dá denominação à via pública do Bairro São Dimas que inicia na Rua Odília Vieira de Oliveira, entre os números 471 e 495, e termina na Rua Rosa Envalda Beraldo de Rua Maria da Anunciação Severiano dos Santos</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1496/0462015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1496/0462015.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI Nº 2.217, DE 20 DE OUTUBRO DE 1980, QUE DISPÕE SOBRE O SERVIÇO DE TRANSPORTE COLETIVO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1497/047-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1497/047-e-2015.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME DE CONSELHEIRO LAFAIETE, PERÍODO 2015-2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1498/pl_048-e-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1498/pl_048-e-2015_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AJUDA FINANCEIRA A ENTIDADES NÃO GOVERNAMENTAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1499/049-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1499/049-e-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE AJUDA FINANCEIRA A ENTIDADES NÃO GOVERNAMENTAIS</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1500/pl_050-2015_rejeitado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1500/pl_050-2015_rejeitado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.547, DE 05 DE NOVEMBRO DE 2003 QUE “DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE EQUIPAMENTOS DE CONTROLE AMBIENTAL NO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1501/0512015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1501/0512015.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO AGENTE COMUNITÁRIO DE SAÚDE E DE COMBATE A ENDEMIAS NO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1502/0522015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1502/0522015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA LOCALIZADA NA CONFLUÊNCIA DAS RUAS JOSÉ VÍTOR DE CARVALHO E FRANCISCO LEÃO DE PRAÇA JOSÉ LUIZ DA SILVA, BAIRRO SION.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1503/projeto_de_lei_no_0532015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1503/projeto_de_lei_no_0532015.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 5.268, DE 04 DE ABRIL DE 2011 QUE “DISPÕE SOBRE AS ATIVIDADES DOS ESTABELECIMENTOS COMERCIAIS INSTALADOS NO MUNICÍPIO DE CONSELHEIRO LAFAIETE  E OFERTAM A LOCAÇÃO DE COMPUTADORES E MÁQUINAS PARA ACESSO À INTERNET, UTILIZAÇÃO DE PROGRAMAS E DE JOGOS ELETRÔNICOS, SENDO DENOMINADOS COMO CAD-CENTRO DE ACESSO DIGITAL - E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1504/0542015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1504/0542015.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO D MUNICÍPIO DE CONSELHEIRO LAFAIETE O "DIA DA LIBERDADE", A SER COMEMORADO ANUALMENTE, NO DIA 12 -DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1505/pl_055-2015_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1505/pl_055-2015_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE PROVIDÊNCIAS VISANDO A ECONOMIZAR OU A OTIMIZAR O USO DA ÁGUA NAS INSTALAÇÕES HIDRÁULICAS E SANITÁRIAS DAS EDIFICAÇÕES PERTENCENTES Á ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1506/pl_056-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1506/pl_056-2015_retirado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 01 (UM) DO LOTEAMENTO BAIRRO SAGRADA FAMÍLIA, DE RUA IRMÃ CECÍLIA BELIZÁRIA DE SOUSA.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>Divino Pereira</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1507/0572015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1507/0572015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 02 (DOIS) DO LOTEAMENTO BAIRRO SAGRADA FAMÍLIA, DE RUA CLÁUDIA ADRIANA DE REZENDE.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1508/0582015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1508/0582015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 03 (TRÊS) DO LOTEAMENTO BAIRRO SAGRADA FAMÍLIA, DE RUA MARIA PEREIRA DUTRA</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1509/0592015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1509/0592015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 04 (QUATRO) DO LOTEAMENTO BAIRRO SAGRADA FAMÍLIA, DE RUA EXPEDIONÁRIO ALTAMIRO DOS REIS</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1510/0602015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1510/0602015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 05 (CINCO) DO LOTEAMENTO BAIRRO SAGRADA FAMÍLIA, DE RUA HÉLIO DE REZENDE - CANARINHO</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1511/0612015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1511/0612015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 06 (SEIS) DO LOTEAMENTO BAIRRO SAGRADA FAMÍLIA, DE RUA HUDSON SEBASTIÃO ANDRADE BARROS.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1512/0622015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1512/0622015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 07 (SETE) DO LOTEAMENTO BAIRRO SAGRADA FAMÍLIA, DE RUA JOSÉ CLEMENTE.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1513/0632015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1513/0632015.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 120 DA LEI NO 865, DE 27 DE NOVEMBRO DE 1967, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>Benito Laporte</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1514/0642015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1514/0642015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO E EMISSÃO DE CERTIDÃO NEGATIVA DE DÉBITOS MUNICIPAIS NO PORTAL ELETRÔNICO DA PREFEITURA MUNICIPAL DE CONSELHEIRO LAFAIETE.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>Fernando Bandeira, Benito Laporte</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1515/pl_065-2015_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1515/pl_065-2015_arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da atividade de guardadores de veículos, denominados flanelinhas ou semelhantes, nos logradouros públicos do Município de Conselheiro Lafaiete e dá outras providências</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1516/0662015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1516/0662015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 01 (UM) DO LOTEAMENTO BAIRRO SAGRADA FÁMÍLIA, DE RUA JOSÉ PEIXOTO DE CARVALHO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1517/pl_067-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1517/pl_067-2015_retirado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização do registro e licenciamento de ciclomotores e regulamentação da circulação dos equipamentos de mobilidade individual autopropelidos e da bicicleta elétrica no Município de Conselheiro Lafaiete, e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1523/pl_068-2015_arquivado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1523/pl_068-2015_arquivado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade entrega domiciliar gratuita e que os idosos recebam remédios em casa de medicamentos de uso continuo, no âmbito do Município de Conselheiro Lafaiete</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1524/pl_069-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1524/pl_069-2015_retirado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 5.610, DE 15 DE MAIO DE 2014 - OBRIGA AS CASAS NOTURNAS E SIMILARES A AFIXA-REM PLACAS INFORMANDO A CA-PACIDADE MÁXIMA DE LOTAÇÃO DO ESTABELECIMENTO, ATESTA-DA PELO CORPO DE BOMBEIROS, DA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1518/070-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1518/070-e-2015.pdf</t>
   </si>
   <si>
     <t>Concede novo prazo para início e conclusão da construção das obras sociais da Paróquia de São Sebastião, e dá outras providências.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1525/projeto_de_lei_no_071-e-2015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1525/projeto_de_lei_no_071-e-2015.doc</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa para o exercício financeiro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1519/72-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1519/72-e-2015.pdf</t>
   </si>
   <si>
     <t>Altera o disposto no art. 2o e 4o da Lei no 4.982, de 13 de novembro de 2007 que institui o Conselho Municipal do Trabalho, Emprego e Geração de Renda e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1520/073-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1520/073-e-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a parceria entre ente público municipal e empresa privada para instituir a operação urbana consorciada neste município de Conselheiro Lafaiete, e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1521/074-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1521/074-e-2015.pdf</t>
   </si>
   <si>
     <t>Dá denominação  à Praça localizada na confluência da Rua Tavares de Melo e Avenida Prefeito Telésforo Cândido de Resende de ‘Praça Carlos Sperancini Júnior'</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1526/projeto_de_lei_no_0752015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1526/projeto_de_lei_no_0752015.doc</t>
   </si>
   <si>
     <t>Altera o artigo 1o da Lei no 3.724, de 29 de junho de 1995, que dá denominação à Rua 03 do Bairro Tietê e Rua 110 do Bairro Morro da Mina de Rua Sebastião de Paula</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1522/0762015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1522/0762015.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1o da Lei no 3.666, de 06 de abril de 1995, que dá denominação à Rua 13 (treze) do Bairro Tietê de Rua Iracema dos Santos</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Benito Laporte, Carlos Magno, Divino Pereira, Fernando Bandeira, Gildo Dutra, João Paulo Pé Quente, José Boaventura, Pedro Américo, Pedro Loureiro, Sandro José, Tarciano Franco, Toninho do PT, Zezé do Salão</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1527/0772015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1527/0772015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO E CONSELHEIRO LAFAIETE A CONCEDER CERTIDÃO DE NÚMERO PARA FINS DE LIGAÇÃO DE ÁGUA E LUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1528/projeto_de_lei_no_078-e-2015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1528/projeto_de_lei_no_078-e-2015.doc</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE INSPEÇÃO MUNICIPAL SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL –“S.I.M.” EM CONSELHEIRO LAFAIETE, E  DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1529/pl_079-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1529/pl_079-2015_retirado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO ORGULHO GAY E DA CONSCIÊNCIA HOMOSSEXUAL</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>Toninho do PT, Pedro Américo</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1530/pl_080-2015_retirado.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1530/pl_080-2015_retirado.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do artigo 1º da Lei Municipal no 2.751, de 26 de maio de 1989, que regulamenta o artigo 7º, XXV, da Constituição da República Federativa do Brasil</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>Revoga a Lei nº 4.669, de 23 de dezembro de 2004, que ‘Dispõe sobre a criação do Conselho do Controle Social do Programa Bolsa Família'.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1532/0822015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1532/0822015.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8o DA LEI No 5.354, DE 19 DE DEZEMBRO DE 2011, QUE “CRIA A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E DO MICROEMPREENDEDOR INDIVIDUAL, REGULAMENTANDO NO ÂMBITO DO MUNICÍPIO DE CONSELHEIRO LAFAIETE O TRATAMENTO DIFERENCIADO E FAVORECIDO A SER CONCEDIDO ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E AO MICROEMPREENDEDOR INDIVIDUAL, DE QUE TRATA A LEI COMPLEMENTAR FEDERAL NO 123, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1533/pl_83-2015_-_5818.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1533/pl_83-2015_-_5818.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO DE ALVARÁ DE FUNCIONAMENTO PROVISÓRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1534/084-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1534/084-e-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conselheiro Lafaiete a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1535/085-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1535/085-e-2015.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1536/0862015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1536/0862015.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1O DA LEI MUNICIPAL NO 3.289, DE 23 DE NOVEMBRO DE 1992.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1537/87-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1537/87-e-2015.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo para início das obras de construção da escola profissionalizante, no Bairro São Benedito, e dá outras providências.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1538/088-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1538/088-e-2015.pdf</t>
   </si>
   <si>
     <t>Fixa os feriados municipais para o ano de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1539/0892015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1539/0892015.pdf</t>
   </si>
   <si>
     <t>Dá denominação à via pública do Bairro São Jorge que inicia em frente ao nº 2.050 da Rua Adolfo Siqueira e termina na Rua Simão Leonardo Mendes no Bairro Dom Bosco, de Rua Dom Luciano.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1540/0902015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1540/0902015.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 03 (três) do Bairro São Jorge de Rua Marco Antônio Camargos Mendonça.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1541/0912015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1541/0912015.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 12 (doze) do Bairro São Jorge de Rua Sônia Franco Dutra.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1542/0922015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1542/0922015.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 13 (treze) do Bairro São Jorge de Rua José Santiago Enfermeiro.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1543/0932015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1543/0932015.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Rua 01 (um) do Bairro São Jorge de Rua Olímpio Lélis Vieira.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1544/0942015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1544/0942015.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 02 (dois) do Bairro São Jorge de Rua Gilmar José Batista.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1545/0952015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1545/0952015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À VIA PÚBLICA DO BAIRRO SÃO JORGE QUE INICIA EM FRENTE AO No 2.168 DA RUA ADOLFO SIQUEIRA E TERMINA NA RUA DOM LUCIANO, NO MESMO BAIRRO, DE RUA MARIA DAS GRAÇAS PINTO FRADICO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1546/0962015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1546/0962015.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA 11 (ONZE) DO BAIRRO SÃO JORGE DE RUA ODETTE ELIAS ROMANOS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1547/0972015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1547/0972015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO PARA FUNCIONAMENTO DE ATIVIDADES ECONÔMICAS NO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1548/98-e-2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1548/98-e-2015.pdf</t>
   </si>
   <si>
     <t>Concede novo prazo para conclusão da construção e instalação de Empresa Cerâmica e Materiais de Construção Lafaiete Ltda. – ME, e dá outras providências.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2564/projeto_de_resolucao_no_0012015.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2564/projeto_de_resolucao_no_0012015.doc</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA CÂMARA MUNICIPAL DE CONSELHEIRO LAFAIETE A MEDALHA DO MÉRITO LEGISLATIVO "VEREADOR ALFREDO LAPORTE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, SOLICITANDO INFORMAÇÕES SOBRE A NÃO PRESTAÇÃO DE SERVIÇO DE ENTREGA DE CORRESPONDÊNCIAS NO DISTRITO INDUSTRIAL DE CONSELHEIRO LAFAIETE. TAL SITUAÇÃO ESTÁ GERANDO GRANDES TRANSTORNOS PARA AS EMPRESAS INSTALADAS NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE À SECRETARIA MUNICIPAL DE DEFESA SOCIAL, SOLICITANDO AO DMT A RESPOSTA DOS SEGUINTES OFÍCIOS: PROTOCOLO 17/2015, 9156/2014, 7814/2014, TENDO EM VISTA QUE FORAM REMITIDOS AO REFERIDO ÓRGÃO, MAS NÃO FORAM OBTIDAS RESPOSTAS.</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO DO MESMO QUE ENVIE A ESTA CASA LEGISLATIVA INFORMAÇÕES ACERCA DAS OBRAS RELACIONADAS À CONSTRUÇÃO DA PRAÇA DE ALIMENTAÇÃO NO MERCADO DO PRODUTOR &amp;#8220;PROFESSOR JOSÉ AUGUSTO DE ALMEIDA&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO DO MESMO INFORMAÇÕES SOBRE O PORQUÊ DA ROTATIVIDADE CONSTANTE DE FUNCIONÁRIOS NA ÁREA DA SÁUDE, TANTO NA SECRETARIA DE SAÚDE, QUANTO NOS POSTOS DE SAÚDE MUNICIPAIS.</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO DO MESMO INFORMAÇÕES SOBRE AS OBRAS QUE ESTÃO SENDO REALIZADAS NO MERCADO DO PRODUTOR:_x000D_
 RELATÓRIO DE TODAS AS ALTERAÇÕES QUE SERÃO FEITAS NA ESTRUTURA FÍSICA;_x000D_
 DATA DE INÍCIO E PREVISÃO DE TÉRMINO DAS OBRAS;_x000D_
 CRONOGRAMA DETALHADO DAS OBRAS;_x000D_
 POSIÇÃO, HOJE, DESTAS OBRAS NO CRONOGRAMA;_x000D_
 SE HOUVE ATRASO, JUSTIFICATIVA;_x000D_
 CUSTO TOTAL;_x000D_
 CUSTO PARCIAL ATÉ HOJE._x000D_
 </t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO DO MESMO INFORMAÇÕES SOBRE A IMPLANTAÇÃO DE ESTACIONAMENTO ROTATIVO NO MUNICÍPIO DE CONSELHEIRO LAFAIETE. A MOBILIDADE URBANA DEVIDO À INTENSA CIRCULAÇÃO DE VEÍCULOS ESTÁ SEVERAMENTE COMPROMETIDA. LIMITAR TEMPO PARA ESTACIONAMENTOS EM LOCAIS DEFINIDOS E AMPLIAR O NÚMERO DE VAGAS ROTATIVAS NO CENTRO É MEDIDA DE BAIXO CUSTO E QUE MUITO BENEFICIARÁ OS LAFAIETENSES E VISITANTES DE OUTROS LOCAIS. </t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO O ENVIO DE CÓPIA DO PROJETO DO VIADUTO QUE ESTÁ SENDO CONSTRUÍDO SOBRE A LINHA DA MRS, ENTRE AS RUAS MARECHAL FLORIANO PEIXOTO E A RUA FERNANDES LEÃO._x000D_
 APROVEITA A OPORTUNIDADE PARA REQUERER AS SEGUINTES INFORMAÇÕES:_x000D_
 EXISTE CONTINGÊNCIA SOBRE O TRÂNSITO DURANTE A CONSTRUÇÃO DO REFERIDO VIADUTO DE FORMA A FACILITAR O FLUXO DE PEDESTRES E VEÍCULOS DURANTE A OBRA? CASO HAJA CONTINGÊNCIA, ENVIAR PARA ESTA CASA._x000D_
 EXISTE PLANEJAMENTO SOBRE O TRÂNSITO NAS REGIÕES ATINGIDAS PELO VIADUTO APÓS O TÉRMINO DA OBRA?_x000D_
 EXISTE ANÁLISE DE IMPACTO DE VIZINHANÇA SOBRE TODOS OS ASPECTOS A FIM DE GARANTIR QUALIDADE NAS REGIÕES ATINGIDAS PELA CONSTRUÇÃO DO MESMO, PRINCIPALMENTE NO QUE TANGE AO TRÂNSITO? CASO HAJA, ENVIAR PARA ESTA CASA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL PARA QUE INFORME SE EXISTE ALGUM SERVIÇO QUE FORA CONTRATADO PELO MUNICÍPIO QUE ESTÁ COM PAGAMENTO EM ATRASO. CASO HAJA, INFORMAR QUAL CONTRATO, CONTRATADO, OBJETO DO CONTRATO, QUANDO DEVERIA TER SIDO EFETUADO O PAGAMENTO E QUAL O VALOR DEVIDO. </t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. CONVOQUE O SECRETÁRIO MUNICIPAL DE SAÚDE PARA INFORMAR SE FORAM ATENDIDAS AS RECOMENDAÇÕES FEITAS PELA COMISSÃO PARLAMENTAR DE INQUÉRITO ACERCA DA PRESTAÇÃO DE SERVIÇOS LABORATORIAIS NO MUNICÍPIO DE CONSELHEIRO LAFAIETE._x000D_
 CUMPRE ELUCIDAR QUE O PRESENTE REQUERIMENTO SE JUSTIFICA PORQUE A SECRETARIA DE SAÚDE VEM PROCRASTINANDO A RESPOSTA A UM OFÍCIO PROTOCOLADO A PREFEITURA MUNICIPAL SOB O NÚMERO 7652/2014, EM 28 DE AGOSTO DE 2014, SOLICITANDO INFORMAÇÕES SOBRE O TEMA. _x000D_
 DE OUTRO LADO, É UMA MEDIDA IMPORTANTE PARA GARANTIR EFICÁCIA NOS TRABALHOS DA CPI, QUE CONSTATARAM IRREGULARIDADES QUE PROVOCARAM DANOS AO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO DO MESMO INFORMAÇÕES A RESPEITO DE TODOS OS EMPREENDIMENTOS DA EMPRESA CHB EMPREENDIMENTOS IMOBILIÁRIOS:_x000D_
 SE TODOS OS EMPREENDIMENTOS ESTÃO APROVADOS E DEVIDAMENTE REGULARIZADOS JUNTO À PREFEITURA MUNICIPAL;_x000D_
 SE NÃO ESTIVEREM, QUAIS AS PENDÊNCIAS ENCONTRADAS?_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO DO MESMO INFORMAÇÕES SOBRE A REGULAMENTAÇÃO DA LEI 5.192, DE 08 DE JUNHO DE 2010, QUE &amp;#8220;INSTITUI NO MUNICÍPIO DE CONSELHEIRO LAFAIETE O SERVIÇO DE TÁXI PARA PESSOAS COM DEFICIÊNCIA E IDOSA&amp;#8221;, RESPONDENDO O SEGUINTE QUESTIONAMENTO:_x000D_
 INFORMAR SE FOI REGULAMENTADA A LEI 5.192/2010; SE NÃO FOI REGULAMENTADA, QUAL O MOTIVO E SE TEM PREVISÃO PARA A SUA REGULAMENTAÇÃO, JÁ QUE SE PASSARAM QUASE 5 ANOS DE VIGÊNCIA DA LEI._x000D_
 </t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO AS SEGUINTES INFORMAÇÕES À RESPEITO DO LOTEAMENTO &amp;#8220;CIDADE JARDIM&amp;#8221;:_x000D_
 SE O LOTEAMENTO FOI DEVIDAMENTE REGULARIZADO JUNTO À PREFEITURA MUNICIPAL PELOS EMPREENDEDORES, TENDO EM VISTA QUE AS OBRAS CONTINUAM E OS COMPRADORES DOS LOTES ESTÃO SEM RECEBER AS DEVIDAS INFORMAÇÕES, SE AS OBRAS ESTÃO SENDO FEITAS OU NÃO DENTRO DA REGULARIDADE. _x000D_
 </t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NOS TERMOS DO ART. 196, INCISO I, DO REGIMENTO INTERNO, REQUER, OUVIDA A CASA, NA FORMA REGIMENTAL, QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI NO 4.877/2006, QUE DISPÕE SOBRE A OBRIGATORIEDADE DO LICENCIAMENTO LOCAL DOS VEÍCULOS PRESTADORES DE SERVIÇOS AOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA DO MUNICÍPIO DE CONSELHEIRO LAFAIETE E DÁ OUTRAS PROVIDÊNCIAS, RESPONDENDO OS SEGUINTES QUESTIONAMENTOS:_x000D_
 &amp;#8226;	POR QUE OS VEÍCULOS LOCADOS PELO MUNICÍPIO NÃO APRESENTAM LICENCIAMENTO DE CONSELHEIRO LAFAIETE, ANEXANDO CÓPIAS DOS CONTRATOS._x000D_
 &amp;#8226;	POR QUE NÃO ESTÁ SENDO CUMPRIDA A LEI NO 4.877/2006, ORIGINADA DO PROJETO DE LEI NO 044/2006, DE AUTORIA DO VEREADOR À ÉPOCA, DR. IVAR DE ALMEIDA CERQUEIRA NETO, DO QUAL SEGUE ANEXO PROJETO E LEI._x000D_
 </t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, OUVIDA A CASA, REQUER QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM A PRESENÇA DE REPRESENTANTES DA EMPRESA VIA 040, COM O OBJETIVO DE SE OBTER INFORMAÇÕES SOBRE AS TRAVESSIAS URBANAS PARA PEDESTRES NAS SEGUINTES LOCALIDADES: PAULO VI, AMARO RIBEIRO, BUARQUE DE MACEDO, BAIRROS SANTA ROSA, SANTA CRUZ, GAGÉ E REGIÃO DA BARREIRA, CONFORME SOLICITAÇÃO APRESENTADA PELA ASSOCIAÇÃO DE DESENVOLVIMENTO DO BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, OUVIDA A CASA, REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES ACERCA DA EXTINÇÃO DO PROJETO QUE ERA REALIZADO SEMANALMENTE PELA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL EM PARCERIA COM A GUARDA MUNICIPAL PARA ACOMPANHAMENTO DA SITUAÇÃO DOS MORADORES DE RUA.</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, OUVIDA A CASA, REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO QUE ENVIE A ESTA CASA LEGISLATIVA A PRESTAÇÃO DE CONTAS DOS REPASSES REALIZADOS PARA AS POLÍCIAS MILITAR E CIVIL, OBJETO DE CONVÊNIO AUTORIZADO PELO PODER LEGISLATIVO.</t>
@@ -1954,51 +1954,51 @@
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, OUVIDA A CASA, REQUER QUE V. EXA. ENCAMINHE EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES ACERCA DA PARALISAÇÃO E PREVISÃO DE CONCLUSÃO DAS OBRAS DE CONSTRUÇÃO DA CRECHE DO BAIRRO BELA VISTA, TENDO EM VISTA A GRANDE DEMANDA DE ALUNOS DA EDUCAÇÃO INFANTIL NA MENCIONADA REGIÃO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>EXPEDIENTE À PREFEITURA MUNICIPAL DE CONSELHEIRO LAFAIETE, PARA QUE INFORME QUAL A PROGRAMAÇÃO DO SERVIÇO DE CAPINA A SER REALIZADO NOS MESES DE MAIO, JUNHO E JULHO DE 2015.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>SESSÃO ORDINÁRIA PREVISTA PARA O DIA 26 DE MAIO ÀS 19:30H, SEJA ANTECIPADA PARA O DIA 26 DE MAIO, ÀS 18H.</t>
   </si>
   <si>
     <t>16630</t>
   </si>
   <si>
     <t>PCONT</t>
   </si>
   <si>
     <t>Prestação de Contas da Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/16630/prestacao_de_contas_prefeitura_2015.pdf</t>
+    <t>http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/16630/prestacao_de_contas_prefeitura_2015.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE CONSELHEIRO LAFAIETE REFERENTE AO EXERCÍCIO DE 2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2305,68 +2305,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2498/projeto_de_decreto_legislativo_no_0012015.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/84/projeto_de_decreto_legislativo_no_0022015.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/85/projeto_de_decreto_legislativo_no_0032015.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/3266/pdl_004-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2499/projeto_de_decreto_legislativo_no_0052015.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2500/projeto_de_decreto_legislativo_no_0062015.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2501/projeto_de_decreto_legislativo_no_0072015_9j6kGnK.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2502/projeto_de_decreto_legislativo_no_0082015.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2503/projeto_de_decreto_legislativo_no_0092015.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2504/projeto_de_decreto_legislativo_no_0102015.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2505/projeto_de_decreto_legislativo_no_0112015.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2512/projeto_de_decreto_legislativo_no_0122015.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2513/projeto_de_decreto_legislativo_no_0132015.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2514/projeto_de_decreto_legislativo_no_0142015.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2515/projeto_de_decreto_legislativo_no_0152015.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2516/projeto_de_decreto_legislativo_no_0162015.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2517/projeto_de_decreto_legislativo_no_0172015.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2518/projeto_de_decreto_legislativo_no_0182015.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2519/projeto_de_decreto_legislativo_no_0192015.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2520/projeto_de_decreto_legislativo_no_0202015.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2521/projeto_de_decreto_legislativo_no_0212015.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2522/projeto_de_decreto_legislativo_no_0222015.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2523/projeto_de_decreto_legislativo_no_0232015.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2524/projeto_de_decreto_legislativo_no_0242015.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2525/projeto_de_decreto_legislativo_no_0252015.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2526/projeto_de_decreto_legislativo_no_0262015.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2527/projeto_de_decreto_legislativo_no_0272015.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2528/projeto_de_decreto_legislativo_no_0282015.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2529/projeto_de_decreto_legislativo_no_0292015.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2530/projeto_de_decreto_legislativo_no_0302015.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2531/projeto_de_decreto_legislativo_no_0312015.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2532/projeto_de_decreto_legislativo_no_0322015.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2533/projeto_de_decreto_legislativo_no_0332015.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/12/plc_001-e-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1549/projeto_de_lei_no_0322015_redacao_final_convert_E2SqXLU.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1550/008-e-2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1551/plc_009-e-2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1552/010-e-2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1553/011-e-2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1554/012-e-2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1555/013-e-2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1556/014-e-2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1557/015-e-2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1558/016-e-2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1482/projeto_de_lei_no_0092015.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1483/projeto_de_lei_no_0102015.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1484/projeto_de_lei_no_0112015.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1485/pl_012-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1486/projeto_de_lei_no_0132015.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1487/projeto_de_lei_no_0142015.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1488/projeto_de_lei_no_015-e-2015_redacao_final.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/31/pl_017-2015_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1489/projeto_de_lei_no_0182015.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1490/projeto_de_lei_no_0192015.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/100/pl_033-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/101/pl_034-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1491/projeto_de_lei_no_039-e-2015.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1492/projeto_de_lei_no_040-e-2015.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1493/projeto_de_lei_no_041-e-2015.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1494/pl_044-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1495/0452015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1496/0462015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1497/047-e-2015.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1498/pl_048-e-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1499/049-e-2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1500/pl_050-2015_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1501/0512015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1502/0522015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1503/projeto_de_lei_no_0532015.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1504/0542015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1505/pl_055-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1506/pl_056-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1507/0572015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1508/0582015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1509/0592015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1510/0602015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1511/0612015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1512/0622015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1513/0632015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1514/0642015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1515/pl_065-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1516/0662015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1517/pl_067-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1523/pl_068-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1524/pl_069-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1518/070-e-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1525/projeto_de_lei_no_071-e-2015.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1519/72-e-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1520/073-e-2015.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1521/074-e-2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1526/projeto_de_lei_no_0752015.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1522/0762015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1527/0772015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1528/projeto_de_lei_no_078-e-2015.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1529/pl_079-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1530/pl_080-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1532/0822015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1533/pl_83-2015_-_5818.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1534/084-e-2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1535/085-e-2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1536/0862015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1537/87-e-2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1538/088-e-2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1539/0892015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1540/0902015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1541/0912015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1542/0922015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1543/0932015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1544/0942015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1545/0952015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1546/0962015.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1547/0972015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1548/98-e-2015.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2564/projeto_de_resolucao_no_0012015.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/16630/prestacao_de_contas_prefeitura_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2498/projeto_de_decreto_legislativo_no_0012015.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/84/projeto_de_decreto_legislativo_no_0022015.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/85/projeto_de_decreto_legislativo_no_0032015.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/3266/pdl_004-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2499/projeto_de_decreto_legislativo_no_0052015.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2500/projeto_de_decreto_legislativo_no_0062015.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2501/projeto_de_decreto_legislativo_no_0072015_9j6kGnK.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2502/projeto_de_decreto_legislativo_no_0082015.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2503/projeto_de_decreto_legislativo_no_0092015.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2504/projeto_de_decreto_legislativo_no_0102015.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2505/projeto_de_decreto_legislativo_no_0112015.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2512/projeto_de_decreto_legislativo_no_0122015.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2513/projeto_de_decreto_legislativo_no_0132015.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2514/projeto_de_decreto_legislativo_no_0142015.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2515/projeto_de_decreto_legislativo_no_0152015.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2516/projeto_de_decreto_legislativo_no_0162015.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2517/projeto_de_decreto_legislativo_no_0172015.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2518/projeto_de_decreto_legislativo_no_0182015.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2519/projeto_de_decreto_legislativo_no_0192015.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2520/projeto_de_decreto_legislativo_no_0202015.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2521/projeto_de_decreto_legislativo_no_0212015.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2522/projeto_de_decreto_legislativo_no_0222015.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2523/projeto_de_decreto_legislativo_no_0232015.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2524/projeto_de_decreto_legislativo_no_0242015.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2525/projeto_de_decreto_legislativo_no_0252015.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2526/projeto_de_decreto_legislativo_no_0262015.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2527/projeto_de_decreto_legislativo_no_0272015.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2528/projeto_de_decreto_legislativo_no_0282015.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2529/projeto_de_decreto_legislativo_no_0292015.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2530/projeto_de_decreto_legislativo_no_0302015.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2531/projeto_de_decreto_legislativo_no_0312015.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2532/projeto_de_decreto_legislativo_no_0322015.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2533/projeto_de_decreto_legislativo_no_0332015.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/12/plc_001-e-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1549/projeto_de_lei_no_0322015_redacao_final_convert_E2SqXLU.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1550/008-e-2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1551/plc_009-e-2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1552/010-e-2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1553/011-e-2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1554/012-e-2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1555/013-e-2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1556/014-e-2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1557/015-e-2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1558/016-e-2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1482/projeto_de_lei_no_0092015.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1483/projeto_de_lei_no_0102015.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1484/projeto_de_lei_no_0112015.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1485/pl_012-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1486/projeto_de_lei_no_0132015.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1487/projeto_de_lei_no_0142015.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1488/projeto_de_lei_no_015-e-2015_redacao_final.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/31/pl_017-2015_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1489/projeto_de_lei_no_0182015.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1490/projeto_de_lei_no_0192015.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/100/pl_033-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/101/pl_034-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1491/projeto_de_lei_no_039-e-2015.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1492/projeto_de_lei_no_040-e-2015.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1493/projeto_de_lei_no_041-e-2015.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1494/pl_044-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1495/0452015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1496/0462015.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1497/047-e-2015.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1498/pl_048-e-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1499/049-e-2015.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1500/pl_050-2015_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1501/0512015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1502/0522015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1503/projeto_de_lei_no_0532015.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1504/0542015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1505/pl_055-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1506/pl_056-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1507/0572015.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1508/0582015.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1509/0592015.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1510/0602015.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1511/0612015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1512/0622015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1513/0632015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1514/0642015.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1515/pl_065-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1516/0662015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1517/pl_067-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1523/pl_068-2015_arquivado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1524/pl_069-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1518/070-e-2015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1525/projeto_de_lei_no_071-e-2015.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1519/72-e-2015.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1520/073-e-2015.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1521/074-e-2015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1526/projeto_de_lei_no_0752015.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1522/0762015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1527/0772015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1528/projeto_de_lei_no_078-e-2015.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1529/pl_079-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1530/pl_080-2015_retirado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1532/0822015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1533/pl_83-2015_-_5818.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1534/084-e-2015.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1535/085-e-2015.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1536/0862015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1537/87-e-2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1538/088-e-2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1539/0892015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1540/0902015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1541/0912015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1542/0922015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1543/0932015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1544/0942015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1545/0952015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1546/0962015.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1547/0972015.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/1548/98-e-2015.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/2564/projeto_de_resolucao_no_0012015.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conselheirolafaiete.mg.leg.br/media/sapl/public/materialegislativa/2015/16630/prestacao_de_contas_prefeitura_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>